--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -316,51 +316,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ffe1ce3823489a1700cd8b6855571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2aa393173cfd25035bc1f4d18a49f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cede336054af794d629c4fee4cf133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe13444b010cbc465d0fa596f316384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c7edfce30bf2f51003d6a9910d4075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fa10b8aa2c878c90deb655289545b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8badb7cc715376d4ae01378c878f767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84cc18ca64fdf157a89ae326828918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1da2cc239536d594efe60280b7fc989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b7be6cea634d15126af072b37aa3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db95cca3e033ddf1cc2c2c41908c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527d40be2aacbc0942879098c1a0db812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69778c7ea270cf1c2cb605ec2a6485613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980a447060a67307dafbb43d1ea9ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce43de6adc0f9163c7d30cd160368a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453adc8f58477beffc0aafa941569fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ce73731e386f063a9d2e1f76a065717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2838d52529b8ee930d658d4437f8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659052024a17545219008cd4e514d7e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5786fd502fcf338026d553ba24bf8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846603bcb3b99f1fc2d4808bd971e7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7c7372f87e01ac34931d15f00bb4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7770249d29b1185a37e75ff24bd6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1688e0db12196586f8a17873698e1e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc2280ced461dc3852d8152acd31225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d219b985cb48545c3617c0df47deca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2b5846e50bae575e12a6ffc7d323527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b23b3cba5f4b9d523e1c2c5a1470a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a6a0095b2bb9715be703e5be06c0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fda3e113a67e300576c07429bb72630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48f5aa57e5c9114c3ea38600f5b8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab08495673ebd6058bd7cf792e63f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab403c624ef553a77704996a052bda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caae0caa6ac31363626123d8ac30ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed818ed5e251ec29aa2ab3564aa38f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26831f1b0dace40c3891d0ff82f76a8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecf63ad1a48982d3cbea8ea5587e3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75434f996b86c046e6bea9053d039638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00865bbd30354deee9bde5c43fc31739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c41de2f56df55390a2e4abc51d9fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89faaa7d7b08cb4620665d5a15e1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35f62ce3f9bc169e1490b51cbe9cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aa00d6e5c5a05bc3a2ea5aac30c4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a04f53edbfff857bc0346a7f4382fd44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831f42f3e1960348ca0492be8cb4c671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d6a16c2113d29ea9af5caaf2d04a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbedab51c8cf1dc0c4d6a50ace656383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9fa45fa507b4ec8a3e050c56fe7c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac413e8424b2d61b1ddd61b8e9bb2765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a7b34579f6ff70d763e79edac2846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4941aa31f63779b58d6db19da2404767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d843d7de53f8b65e9955a3c2d7d32ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cc4e6a1cd12cdbcbc812a76b519749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d2a9f2e271a955190389c02c0c5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef80236faa2eb40dd9c0373278bc63c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c364711213c604a717384521609f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe512de9c39b1420dfb9f1951837013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fc7a3eafd1b957cd0125a2f86ed6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6a32f3595864f546148d6d554a82215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999694ae8505bd4645ee2a94b82dae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404eee4009c521b117b7f48d917af417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368ce2b638367af93880a943e76441318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7847f87ab47ef6ccdeac9765f6db70419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92262ed6445f357682093d09cbb2abb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a120f321b5243d733502a043debf9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f1cca4baf68902e416e0100277bdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285072e58ac862c6b0ebf069b521ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b7f0e487258eb748c015f43f0bb7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b44965dcbba10836ade33298ccd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613b45aa090ea9ac3c33a9c11840d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2337975808a709ece5adc2fac935227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156254ce328a9597101dd2f60f940c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16dad16536f848cdcc53f6e21bab9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fee08ce3c874365d33fd1b807e96330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8f5dee96c3c6f40e265e0f68c2cfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3a0d797370c300bbfd0a3878453e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c26c886a051192b9428cbef5a02433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0019a931a48cd7c6a4d4790fc7429234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a57ddbfa11ced350abe35c45d945fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586f22173adbb034601e86f3e5ac7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bb58d16697c40e377ed49af2cd8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401cd7f3f9db53303fbe1de7a06eb0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5d6eaaba478fdb5484b107a13c71639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922cea752e44ccee71d5b75f5ce0c9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbb09050341f0c4412acdfadcb1b1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7753d2f9329c60487ca7912a541d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd01d5ac0413f2b678e11e34c9cb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0018be96bd893d232a390222d202cd044.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>