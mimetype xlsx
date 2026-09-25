--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -334,51 +334,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300076bc691e577cfef5610bb3538bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02572e0cace2c891ea10991e74d0f84d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bea6fb88e1c9614bd9d93610f38833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b040b1ebe9be7603e46a9a70720fb634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1bb453e968e1ec8f65ead627e4be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7473bf26dfc14e2876cc2fdb89cae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a622098fd2282b3df45e252f93d0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8cbb271f053df49056517378cc0218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4918fce56b52fb31affa59ed20ff4df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a30b6a9265631224be1f190ceadee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b96bc5e297d6075041e0fd4a928c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf02488701e05281998969bf32f401312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74e120591ca42813f3fdf31db2b2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdb5637c205858339f640cf024763814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91455427d08a83bc7144ac121706f66515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e5af23be053c3110e4fbadf20de916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54afc157607a1604feaa9708d370de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a8b76faa4067c559100cd3e4ef1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2025133804fccda6c278b7d4577fb1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b849aa8e68d6a218931709c364c869d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7744bd1270e3edccfba66bfc82e2f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33d52221fd69ab5a18d82d1d31edf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21763d28bc500051c49e2900b17fa5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92a4c757cab61d42293d169f9376424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06942dab1b2b4c506d778e5a7c39e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaf182d0c476a40cbcd1df0d5ba04f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe529deb1e60badb81d87726f89e377d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe325448874276a200b2b3023e3a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396b845c775218e40d07877031ab9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd68c7e42061912df4dfdb52059ce230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e3280ad75ea7a9b93e7d409f4cdbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337b8445c834e3fcc7f7be5511447b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d303bc5df01ae8d2a1a9d13b8773b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248ed4f095453a0e4dbf3b8c635ed2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd809a7d49d3256a2f824d16d02a535635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b36ea83d434e601c6384794131794b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f37970a5b9042f9218bd01f9e584837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609012711b490ce98f5ee523dfa51438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc73bb185bc8ad23727fb9afb684d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135286de24c44092da5679ae52087f7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dce805078a0b54f40f642cdf99663041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac1545e79130ed54b2790c3f204aba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea71587ad6d53784d1052cb79013643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28440f173b5a5800ad4ed24e21bfa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f21175589d3f13fb3336a4de56bdd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb212f073e5fdfc79855ca6c17d1c9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bbd22927b000ac4c1fce374aa733c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e0a8781833e904d52f06b1d71bf5548.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda91fd3ea1e7285ee7aeb68f4ef3071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527031aebca949c78bc1e1b28314f1c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf7843152f33ad38dacc6b2945fae13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb920b7447b115c3bd7b9b1044ace9334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bc3e5b95e7e49acaacdf81e3620735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cb5201d95e626f0b7a379a1c4b1146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25edb3adddc8d3cefbe7fb6162e7ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8e6859a46234518cc1e44515bc9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a698e26f4e146ba618061cf25fcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db400c36cfd941d82fb6f40e41455b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f509c0ba0597336a522b46b7ca8d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716766a31f963034c61b398b2045839912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d02d7e19abe3468b71f7fc00d34613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2befa5c6442ffdebce566dc3beb8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd400fd1f73240079c8ae497cfaa6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff4c916f683350bd3c0915a18f59c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eddfce8a6efaa28641fed3ed9c21317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a88b18b5c6ca1334bf53ad8b3967618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec44786d047b5c4f3473468830553119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86c73042fdea48a063c8374f8358f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1519a57b23146858ba3bd41117367521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af4350d371ec8d00b2a8eaced1777b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25fd8aa332ec7d59c2248bb34c30ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa996605dca9daa6f0d734ad641f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639933bbfd17fa9af4cf28d154f9bde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e1ad89c3320d834ab09a3108c22ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded676d205cc4f4892ad38e37b5a459b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8ac4d5d017478422354fb56880b9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb47a24e1cbff95828b68afe3f935f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9593180a995b996b5d8454df2d65c2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaea7fd936c47cb3e389733a78223c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e23da0ad8c3c12ab18145d67598c0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe5f9258b29311d4da0f839cb5f6ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f32c907e1c83f4e5324fe3efbaae834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525244632071f96232975d630db498c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d4751629eebeda9ea46548ac3539436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb587ab2b460774f2dbc5d66c47b0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9fe1dfda1e9625f7bd8d1c386ed6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0e054381557ca836cc461b2081c7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bbab33150773018007e51e836bc0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8ed74a3221d710c6c9b3da3cba18d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657062fba2266b5b129b82d5e306d66242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b292b75ceeb658a1533dba1581b34a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f1d9eca83a6eee12459ac1946955244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f3d2b3777b51536d2487ed491fa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde8de0571569c2b82e953273e05f3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f6c6fae3e9c2b27b19ca51534a0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68bc934955bd2db9fa6a02d75b4f3848.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>