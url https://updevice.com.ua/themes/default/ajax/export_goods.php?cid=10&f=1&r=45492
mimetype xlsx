--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b17c620b7706a4de2d3213236170ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefa14cc9dfb2860ec1b0c565d938a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b57558eff3c5c54bc648d99ba265a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebcec70ed89a96084850d600f5cb144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eeb803e08a5b8d71b22015afaa3765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b56e59742460e65b41a7513ed8aad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a5d7d7dab079cc811f44b6bd3a0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9014c8048dad0ae9284a6124e643f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b616bf959ff656178d24e0dd61179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42351e1745371ac760420ddcd3dc4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053268973e080fe6e49b83984103572211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fba995cd846835d8ad0be15d0d5d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb73be943d7b3e7b70f9865bd0bf6a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2f10a78b369058e3973ee159760514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621bb1bf916fe3825818426ab4be6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b05a832973995ef9ee7caf2bd24f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56971397bf157dcf9e1ae949b92efc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489056a96ead373a1642eca5c2ac5a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec71f495f947c0f5bb9bd7deb05016e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb1c16be2c637da9aa67c80913152d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ff07a72e183fc52da49b60f250e6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0a85e19f360b9f889022dcdfc7d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7b5a83a4fbf215faf811c06c1e4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e95881258eae4580badbc2847e5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cb3addc55fbab7b59e05c0623520925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce780aa31bb0010182da40368154b27326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dece8d821e5b2631df0c16a1bb1f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989af7ed8eed2bb45a8ee91feb29d9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c18067aaa547a4ea655c08d21dd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a5e729a746303e11d95f484f6eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa04d8773dcc1a9b73af3a06d89bc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e281e891e2d9cc235ffa3096040a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929cf60a6facabee018b87fdca827d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575c5c7a1e41feb729fb1b5986cc3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1dac2f654a6f7415d7b23cb7b243835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3e64e260e136069f8d3ec09eaaf5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6417498081442e04ee1a7ecb7c1ebc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087617a375e793a89cffd87baf3a09a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba727e87a9b009c264e17ea56aafc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4a1d0605a6ffad3efd8b662a8391540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c55b73906941a1a418a81c2c9e4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e28ba88b82b8cea25255e9bde658ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9161ee97971dd49b82f6ba7e43a3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af9a38f8f461f8c8a877062a91aa844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9d44e543d1125b089ced11c6176ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26a7d5276392da337a7f2d0926ef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b01561d2c7ac29c72562478cf52b6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f36ed8689f0f993718f5e1d56ba4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce9f67e1079221e38a2a4dd1bebebe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca94db4588c256b4307c0baaa21d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571536137d2702e927c7f360c7937c7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b63ae1f7f9e6df516b295396abc3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b1cd87c3e0de595a8c84be3577cbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bf348cfec685617a87ae7aeb6d5e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81f4a3815566731da4e0d0b29b50c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f19a7f7454cdde4e7830ec4e2fb01656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92778946fbe5acac6916fa004a63b41257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53f8f81425e9fab0f67dca10c87aa58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b946f1094e75fdbc4247fa26ec4101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd6f0700b6f6b2839130eefbdf0a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf998bd5da48a1e67756d622a390c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f8a24ce843e9a83dd956d349d32e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccae7a1ccacfde4c9a1e380770ef475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bde86f6bcc045f119a6101fe9b8c306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5abc2229aa119518a767ac6e205d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6972ea01ab763d865d72db4738358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c15390e0b77b250958364938619fc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb253b85f43a6574dd04905139bc45710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b2a1cdad4800c2c0997243d4ee9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d780c30284dc707bf3f6d1ca9024312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5b2f373e9ba61251a7a9845dccf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3de882b9597b8e34820dcdd4d92a8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda7b1e67979a4155bbd16061b4322215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45966ce296c9eb901c2ec94a5105216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63098767ddbfe54cabe685917f12752317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7abec0581b5beecb8a634d3476c18718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26640b9171ed02d3f8f9b038577decf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca63f3f07a6917e8d3fcfd44b26c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2445d38acac1d9350fb54bdb05322521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60124ed87a1bb21e5103e2612c37a9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887254f07d90fbc8beaaf5aca1bcc32f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a610c7984fec4aa23cf42487ce8bba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf3b5a8696ffc500aa28cefa9d471825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879977332af9d9404541bb6a9bbe6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54526b107a328fca4246c0f5232f2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a15795a8eea6417bd51e214275c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d172577fcfe81f042fe332132fa7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a5c54d5709bf30478a6df5447761330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563ac0815208cc8da05c962c9c109bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3546695ea727e54451b873eb737c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6cf8641c44101397d93870ddc01c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc1dceb9928d5010a15a02a6a11a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce446afdebae9934e11b58ae95fe84f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d7d1c51b8901549045f628fcec1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1196cbb9e0ce4afbb646cfa27d787537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a265f9d4c29011c2f928e2f56784ff138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ad25278b25c64736e613312c46d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce69c1997de55a37a0c0475c854c8e40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>