--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
     <t>000004729</t>
   </si>
   <si>
     <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
     <t>000006125</t>
   </si>
   <si>
     <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-wise-usb3-0-type-c-otg-usb-flash-drive-ud10-128gb/</t>
   </si>
   <si>
     <t>000007158</t>
   </si>
   <si>
     <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
   </si>
   <si>
     <t>000007725</t>
   </si>
   <si>
     <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
@@ -334,51 +325,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73603f402a7ab5e1ff7537ebc86f56a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c6dba51c1cbe76e7537a2843282b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326544c6abf74cda17264d55d40d35a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917152fd5682e11bbaacc07031e356d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec610f3080281db4e11312be64030135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d85c0c93da0231da09a82016a20cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024476a0facfb9ad007d834448dc8827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5b9c925e62b90cf560b80a0150998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32633bcf0bd2fcecb5a67624870b69e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f08d629a72f9692d0354a16523147310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043840dd9b654f9c1a5b863c8a8d98911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a40675d61179cc2e81e2a8377d5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc2ed66b20869896923aee9b9f29a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc024d960d090d715634762e840ed70f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f76ba35fe436ee426f1d612e9dc3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611b62a17b11c1e9151c63532d9e3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30624fe265509beef76a377856f230c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d0e5517299cb8721de9815f5fe2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaabaed60fa49c125cfb22928e414f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d8a867d043019f66a12cc45a9f7ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f640773bae3cf0253981aff98acd4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961723d97b28cf12066a83b1118a3e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c731221d08f26e25cd193c80c5ea723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67079e6f92a73d3860d4525dde35788024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f1c51f381eb40f3ae48bd59161c6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d414b43b3ba1eb57c5b329c85f7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c306ccc9c209a05d087651a25ab9ffe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e24d8a61b2501d83acf502868875428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c1e16f2b86ec476a9342373acaac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c5daf34fcd2da29d9d91e0057e68030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69dcd941a1e73d165f64343bfe172e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae179b6ed215e4fdf9cbd444b40c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959b4148d369745b28eea2fe8d559b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0003cc197cb6b4370dd2cdad5df0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae3d845aaef6bed3c68fa5d020c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552cdd749d369d773520ce3414434fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c478665d6f074eceab9d4c8deb5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727e39ee860bf75916106910899ac3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9fac2f3d249202136512fb3b92c2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca823275a447865e5129c55df1f99dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d493df09d43cd5eed281048d9f287441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f097812b0d036561bc0bae3c6175f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133eb39187476b940ef4e78d9e3eab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526d505e09c55bd8ed59b3e711930444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a971b2b53a6affd905e93d63218f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8617ac77ef6df150ac4fa4dec8148e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0544c47451e5252e204c732a419dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51d360e95e592980f3cfbe17fbd5948.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa75a3349120911c5c175a505b3e3881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3b9376a1938a4e786de512e63d522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d19a064a4bc852ba67dd1d4d8c95d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f0e659cd00420b4caa19a00165c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1443182f86f28099ab205da15aa355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027367854af5d09c77b00c10b436646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae225d553d07c0d79e145b3a36461e537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f301462f3b89de4d5ade52f3a54214c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81e182ebf0f4bfd0d0371262c412939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ef7d33552482fcadb2ce0f7d8eb0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7aa940cbc86a3f97b0a9a62f47f5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea1dbfeb2c4bf6477fa1b99e5a88b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddcc9ac1759c09d222c7685d2204b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767022076a8b94608d41c91d7e5ab9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b771eefa92527249656d7ff5800c2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8a64eaa305441c5c934b1f5cabace16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b515e9e250c861ff78e3014991eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92186094b7a78d16b74c147a9a5956a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebed22f61108115f2b8c59d6936dea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb2ba8314d2661f54cd5a7b8c88df720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cada73af6b2314d1a6f852b53929321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323103716c408c4cf82c913be01c76122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c500a938a43d320f69f4f9c3aef201523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb65ad9d98f5548ddd463154a66e5c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30694c962a4f9a52d6625185c5fbeeb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943e08f4fde3cfe7453568cc97110f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d3788b963b628d33606e4a308cfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e64c9ebbdea0634614316e0aaa54da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dca92fa09a74f9e8bd4be5ee2872c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2876c90d18b5a6494f64aabf40cd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b4364c180975a28411b1bbd2eded531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac482bb9badacd2ebb5b5a29823d3e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa69f96b4106d682861d9842b8de08133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1dd0ea1ca69b91c589740512483f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d294864fbf186887a66de4ae1853135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dba38418d28e31d4b19e549a9516036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff86366b4c88cb0a2c38606e99200f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b52b162cee1eee5f137318d26baa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33ce684d729cfdbeb34661f5db7f9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5ff593e6b7711b3eef6754137f4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec42b22532eb05cca956e54a95a8ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9cb15d1ff9c90692f94f54a1dbf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d13124ec01ff8b9372a9e5299ecd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005cf0e761dc131787829a4ea79592a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530ef9e89fcc33a6b5ba594bb87be245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62a9a5fe87c1e9954103c69f21c02746.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1706,110 +1697,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2076,51 +2007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2202,569 +2133,544 @@
         <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12856</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I5" s="0">
-        <v>14.53</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12878</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>6.29</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17002</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>9.380000000000001</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>18230</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>74.31</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18231</v>
+        <v>18232</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>113.31</v>
+        <v>112.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18232</v>
+        <v>17540</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>112.41</v>
+        <v>12.39</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>17540</v>
+        <v>17541</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>12.39</v>
+        <v>21.69</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17541</v>
+        <v>17542</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>21.69</v>
+        <v>37.71</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17542</v>
+        <v>17544</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>37.71</v>
+        <v>11.96</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17544</v>
+        <v>17545</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.96</v>
+        <v>19.96</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17545</v>
+        <v>17546</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>19.96</v>
+        <v>39.7</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17546</v>
+        <v>17547</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>39.7</v>
+        <v>5.57</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17547</v>
+        <v>17549</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>5.57</v>
+        <v>7.47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17549</v>
+        <v>17550</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>7.47</v>
+        <v>17.35</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17550</v>
+        <v>17551</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>17.35</v>
+        <v>6.1</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17551</v>
+        <v>17553</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.1</v>
+        <v>8.73</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17553</v>
+        <v>17554</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>8.73</v>
+        <v>17.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17554</v>
+        <v>17539</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>17.72</v>
+        <v>15.31</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17539</v>
+        <v>17585</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>15.31</v>
+        <v>33.05</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17585</v>
+        <v>18352</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0">
-        <v>33.05</v>
+        <v>6.4</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-      <c r="E25" s="0" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>