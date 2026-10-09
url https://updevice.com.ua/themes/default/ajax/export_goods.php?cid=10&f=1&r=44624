--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04090ca565174d02af4b1888224122731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d2ad9bec6823cb376f2e1417b4da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df37b7935d221ec98d997773b0f083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a7b90d9a69807c9fe02bafd24cb7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b14cfc04ee2640479dcb2ceeda4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732e62558c025954d74dfd5905ab7bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dbc8d804e3716652645561b3378c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072685e7526512c64548874528af2688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c76817ca965ab756f2418c834c55a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a5ee05a92b9b0f7a68e448ef6c1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5196437f74a7f155783af6ea40b9d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20ee7da7c890c1228ef9c31f8a2b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa49c1558197b4ec375a667bf1a84e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111928a06dda58c3a2200d1e005a2de414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf9dbfd895fd91d6ebb7d9a6123e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e48f4f7e24c09b2ba96753fb149a1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b645e9f864f8fe3918195fa2c99ab2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93651f6febd97ba8ca88420d8acc635d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1499512a3b80a802ff3b290ef6b2bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf4dd57a80ad26a2c04d123ccf4fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87d50ee3e7c049d0a4acf7bcb46fdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a01ef6f3417339a4bbdd57eeb2a1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d680d9d5e084ee4129f60ac8c8a8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3c0ae77d31965133b628228255ddb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae131e41132515ff9fff6d8614c0988025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f66ca041918829180729e7bc7824e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ab710c38fa7ff1fd56604e80cbee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efa7d61960a8f64f4b5a561f522e3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec89a28f0b78969cb756cebf02f4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4363188de121ed5c058bc7180c7ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e1b806b1274a0f22d25c64e1b168431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4aef2d0b325812d6b32f9bc8f3c4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94156bd268d2b78f5e503c83282266633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35242ff1237becbb2824f639c2a0dda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd561355deebc313bc969f41244ed9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976f2d05007973cc38ff088cbec71b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2ddaa58abe1e8d15042433b6401b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e776d827a23c8855996111233d44c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58982cec4b53c05ca8198b86951383739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fdf70ba7874b5a9597b28d389522840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab50410d93d2d4455969ab96700ffc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ac7d000e7cbef87b0bee51269e9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c787b253de5105e42764f9f40017b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f21dbc45d7c7125ef578c5e80149544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dcd54b8535b3ae6a6864e51edd9b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d02c44ec357c6d1722c2ff58409ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120433801bcb6c4753e442b8969fb4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff264fdf2b31705f519179f9239aa03248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b09ca0f7e707d91de012a4898f5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d16ce143fe4f382dfd4d5d95c89d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113cfce3176654ae153f01b5638733851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a3e23d149ef1d3bea84d3416b3ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f978f0fbc49ae5d3a900cd57a33c94d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73d6551c1578ebdd8ed2aeb3b7565354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca9b0856b4dfd6f423848bea4ecc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a74223a5a7c59df75c66cfdb6d21a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca4698ccfdd61b9eebeba0450d97757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaae82c0909e67b6066c529ed543a058.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c932f7e1247cb62537f3b9cbbf9901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f99d86c363914d6e2383cfa32d872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd606572afcf0a0a3e86f4dc6e7e7df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d29ed2a4c1ca625e8fb9d353d772f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3dac5206b2b9d5c003a1c3feb83d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a279ea7112872ea147691579e733a186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db657309e2b578934eda4ad727e6db297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bc4965d952ccc8be049e5b080d6818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5aa07a2eeeef495a5c6cd07a6c179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b2fd396c7aca6c12deeb2c6e12d3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dc10829352a6bdf99a1f1fa956abf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7244850451c3ea4b4c20ed45d167012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e647571e5a6eadea5900c73791dd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0631f8fa0e74d1310f0f27966cffda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f7c976aacb02932dd3196bcff795b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd98a98e8e9065f5027882e3580db7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad235f6f0e01fc5c2e5416dec99ea0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1551497ec4ea74d444cdf48689c1b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572300038b56a422d001512430c2c7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa7d7262801be0736dec3706372c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc976b7851fe1d032885452b6991517f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d596cd8508dda8fa6f87f2f6f4430a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd20db315b9d852bbe72b31a57540523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfa0640e49d2c2aa33ba40afe331a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a0c955fbc519127c016bf20d02d0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052de6c59a33c8410bf709fa155a02326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e1be0a968bcc8addff29ddaa27d3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840414fc49f99c0999d65366d14fc6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae9d1c6fb513d626d655b8a1edcb7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f245079c42df4f76151eefb8725e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f7cd76c90e5ee587d42de590393131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb44a755610df32019dd9a04c709a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d56671f5f995c2c29a5d0cca533733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a5af9d556b609b0fa099fe223495734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2fa1f9f870c09a62a61c313d5d5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee658b522efc455fa12c89797d6d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc522fb7eba260fee5d5f3f6890cd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e6526c9b1726aa33c825e57caafb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f173e34bfb4ef233acf5325497fee039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965dd9307536f7269bdf6f4fae5b6d640.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>