--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668d9686f503ad6150a33fb2d0263521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528601e4fb2e4608f62a2c3129c06d682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232221c21876fc066ff6a81eee6bc5cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33b4431c81d1676c859134a1e60b554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aad97ad4f5ba427ead85bcbca58e8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca17baccd8b2685f1d859269aabe4656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94a70567c0ebf1ab805b179dbcf3267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ddda837f5d0311f53f2beae7641078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699be986c388b8cf405935c98de623609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c21b906123b5e4bdfd663cc287fd7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95751e844388353d585f58957f328a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852df2bdce95dd6d66c5624ca848ef912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ad4e1bec25bb88407d35e7716cf5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad65d4d2a76c87989db92cd91273f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbc74211bee93ce80638c1cc24ac8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328e8ddeb37826d01ded788e904705516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1713277b9c1eeaeaec8c8b6b546517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735fb1ef7589e3f5a0e9833b281a23618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da33ec1528e1143fd2f4bd41e026ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701eadcac1719b1745b02209cd6b3c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2561247fc3192c22cac38a616bd4f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9be129d61438e48e7344f71e0057e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6d4cecec06dfd3db3217cf796f58b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781cefc0be636879edaea1ca41579ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a906626cc44c1407015e1f5bfb4a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b6b7103c7b3d2af1f7ae8432b028826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254278ca5246d2d9722c532756e69fbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9572e73cb3f8ee69bda8a139fff878f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda5968d6150580cbf56ec4aae255e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b619c8cf84b9fcbc819d12bc938c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71383dcde3b3c6646038548efa79c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd9f667914e5ddbb038b6a3d38f9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb819dd51b7441a9516376a5444b2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9564ca625e862a08fe14580c2bd7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1151458d54960379dbdc01030a993735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d295aa666006116d865d742f962911636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaaf6d9b0bd2aea60cf96db36c8d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5b2c5000b5153cd9cf685085c72538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd830df9c1c0a78dd04f48191da05f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a3279325299e5854104c333ad221c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129378284c65f37feebbeafcc35f4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acda5ec05ccea06b40c91599a88f9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813554f69d6f342edb27f27fa79a369e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb552202f6a1d928ae1d783c6ce817b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e09e1adacf9b0fe92c7a8a6e9b2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30e0bac2df3ffb0816e3959afb443e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d442ef50115ba1dcb078927772224347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710eccfd5c7e1ba12a4615bce7dea0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9830a625e6fe942f8a45ea49cdc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18397d71c1238c338269638e69cf2d1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372190fa8f4aebe207072a190c484c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a3cef378d0f67f4d703a83250cb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb98f6a68702ae92b5bfe41f1e013853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a3fae9fc1ff570fc6ebe2728ca6f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d094cf703665dfa14b346a069d3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee7d83e84606d446394ec9d608cf1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdbf11f25a3b70b2b2f216b24c799657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0337682ded51851d7dbd31da35d1f658.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0994a5c71d44b661025697c84ad8181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27cd54376b7df770fca86d539d8c722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b247c52970b35748d021df016a96a533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79735e040bc713e905f0a0e04889ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8c42f4613b7a9a766c22712beb595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c0c762fff77f490e52541fd56edd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cf9bff179d798156c5fecb94f10647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650ecc6ff3155b1ee66ef4ba3dff3aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c97ff344eacbfabdf66178ad21719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080036884e45c7b982b3dcebe0f7587310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa8e64385209f3c51586dc64c113c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad45aca7e8f8bbee17d4f16132b6b9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee80bc99c968aa6cf410422f14ce613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eac460fbb0e255e19f9dae9bdafd1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c745843612811582841befa141056a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb59e0f1bbfa2c3d57e25ee007e4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e446cbca6c43ac7814516d4b42de217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef767798a36301415db8c78da2c5cbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932c7d33dd40408e5160625f4e13f1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b95ee7e7b8a56829544595e1e111520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c08eeeaf5b23f9c269368bb350e3ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce83727ce1274c29c4cadf5524660322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac26e4ce947b771ddc0c24183bc0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f94d1f9923f846fe95a3dfc31a15024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d03ef61b2f78ea322c5fe9900ad1ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454afb639102deaeeb36aa0bbcaf3d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abcef6d91259b3ac78fe4af2cc7f8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f7e9792c1add3eaf1bf79c6a34bbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505b5aaeb3d2bf1edd1432fc6d333629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63927d710cbd64d3a8e3b2f6957448230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4b936dd7080757e1751195f107cb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858fff8a2dfbfb68ecdd3c9081d656332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe189c2ed4042f3ce079a06684a7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d8211e4a844940959fec6cfa1e60a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe587b1f74092c6f33a19c0da86f3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b3ba0aec351730bb45a354dae97536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baafb2a91a1cc66e1f00eb478db7ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c3940bee354246bdfa8c6563c19d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8d839e2c705a303ef0dfc091d5d8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f288b8ae7bd4efa7f6178c9428b0b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111ac54cd35a15ea621992e814ed28e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f0fb35a479ff915c7033fee8984f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1de6a2f23946dec73d11107f39a0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e962bd0688d5afa038f8efdd30dcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea27373991fef372b8a0d0c63dcbcf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94463b8c6b09419bdc2f96f1805b532046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5ed1cb79e73fade9b358e96cd0d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8931f99bbf1511ca7a852b7b8a26a8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d85a7caa38247e782a1069fbbad649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e49205cd8f15e6b5d54d04efb0b70350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c335c3eb088082cf297a07b2ea4ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc507e558950a5981259c271dc4d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad4cb06cde7a50144294792b22a1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed74c25c057551ff9b328fe2e2037154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc06a327df39bd7153146f31b04f1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aa7216ff5ebb18487f0a1fc335b4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4671f74b13f6163ae6d49855ccdf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695ab633a52ec9a601e3361542634058.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>