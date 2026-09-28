--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -316,51 +316,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a126badff347c85cffbd59350fe4b921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dea45cf5b661e55a4358cf76e24f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f1bd4f9bac29814dfb7fcf4244f533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd506396b73dc7ccb2c396991d9f95784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b9159de2ee6d381ccb1ca1e21b715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03beb0eb55c551ec9826bdafba00f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471b70b85933dbb00e08080e6905f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18dc9170e2cd7712a73bc6e9fc02eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad61c4d2d0f473a2e05cc6524cbc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e98a5efa4975cecbc1a04c852c2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cd575aa9be471f86873abd5f1e58711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911cc876f98844e4084cca80efbd8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d41b3c955d93769cabf9096a335213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c4dc621401df7cd7a7df65804294f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a91e05df590c5327299dc02a85f6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74241fd91bdc2e331b2da281042eb9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45a419dbf1f0aa09b0a1540ff80f4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8304d9467d78d81c478845850525f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411972e14820c6c0b9e68f2b38e155e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a357799c1980b1716cacf3ff7b560b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11410b23e3dca09db2d1ce03dc0a1d0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90959cfe3a92af080689a9924c5248f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec0844a0a00429af0314a8b7bd72d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8fd6d996928da6ce058205ec0d3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11fbd47acd67b2c5aadb7e0fcba61b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6cbac268abf345aaa3136c427f0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c7fbefdb2e1975adc0e58775b03727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e2625c325882fea99480c6532861e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb83c2f1d0df19583eede88c7e2a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61bfedf8a193ef4c5c02731743817830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a262509a71fab31aa7b6d62ba4c936e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea789019b838415359e5e276f8b41a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8f89bef558d5d8cbe3a889e8106a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff3c761b06c040963adc88c259f01534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f609842c16b44a42dc1f044a4d5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca51b1d7f2d3babb13fbba1e9023d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d98eed997c43085cfbfb29595cca637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e585dc49de12154384cadceea036838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871c7300d9b73d06706156cdb2382839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da64ad6df0c149df2f6f87ea27d174240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d66448b2ab622552897616e24a3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6a429bb83840890a765e6fd738ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f93f2f3d85b546bd7cd04b7a409c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103b0da18aa0a21293068d09c8b6fb44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe6a0fbd61aebdbd690576387c8601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e052c1f13709191ad32a08ab724b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3fb194a1ec1464b5f87b749973e213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6641e2cbf7b3d68f93d1bd877b3d564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3010d4c507d9e92e09f4fb08d550a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b328d3d22325b9430d54176a88bf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a33a47c2b759efcae82fa4e3617b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f28260846a226af9b8414f262dce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bfd6f8af39eb44c50126af8f1e2089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505b945b8e7ffe0a56725a094d212d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2904fd5cd3d89a5a113feaa4bd285f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b5a350240c030462e86f0386c8dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fa43737b064062fde55ffbc68fdd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd642f97d0fc8f95695784a64f010914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847c55bf276443d8afb842e230cc0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297cf59eb37cbdf92b05ce8844ac01016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c2b24e0a9b0512bbc35d1e4e8fc3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeee76f776eb9f1dd8217bb2794ab418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0ddc20a6cd32622d17f067fa5dace19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed7570c4335dfe7affdfd96bc183d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e752b4ca9c90704c8dabd13239f0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5ecf4d18b6493a76041759c8c37e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e1dff62d1e42b3d9d05e353d9b67a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ce11df1805fe94cb7396d4322283e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998ef8886fe7687d4912e93ab4abfdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebacece3d282f12b9a7a6b00f810c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54539f5a71c3bbb203229199c7abcdef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157175714244dd20b1b7a21209b4f50b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf412e9f6362248b5913659fed00d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f213ffd0b04ad753c4c2f54f799bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492a1727dfb7b6e1d22277b005545931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb63dbbe0de9b49d1285dc279b8f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1d7f7126d38178caf4522d5530b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae4057533ea7fa57e6e88cb70647b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087e1de20f7aa8f6b9236edb6b639c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3033944ab65533d41b48fdcfc4f0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3c1f2b9fb4b7abe95d847d98262037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003bf990a06f0686efada7740f238f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bd705329ba07f7bbdc0196ba3271f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419bd96d8d608203c15788b3285e0f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bdd08cd696786d8a2c7e0493e388b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922b6dbc2cf0a46ac2a61eda517e69a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d58a9265b7055c428d3e398c18a70d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0ced9c685710bfef0190c7221b6ae44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>