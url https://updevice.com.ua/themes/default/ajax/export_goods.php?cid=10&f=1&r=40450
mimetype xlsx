--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804c16825e2c6bf93651920c0ff096c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3c5176644e8f7e69de1091194ceed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373233bfc61ff40dce795e1caab3e483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9d47f2ebcbc624a599f78713e38604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad504a223bc91c314076191df5de7565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ca14bd4fd19700f23826816ea965b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81015c797b135b0578b5103ddfae5ef17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d7f67ec3d08eca3248f2441a82a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd2227c7ce78bdba6e944b7f0b3ffa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb626656869b108a392a9715d13096b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81638dc0284cf331c209b3d44ae55a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854171e60992fac1835bc4e6c2be23c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85bb31c8da28991707fbaa1fcad8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe731157c036939809e547b9c519b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443688c6eab09e21345237631ae7c1d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e552383373f8af37db3ec5c951aae416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b6f799cc8c3dd372a40353e17d50f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d20ef69f78aae1fcd088b405be6d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b68ca672a3362b9d8128d84a8771119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bbfe52a2e5aeb252f2665a33f25d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c74fbea71b9e7acc76578a32c6752621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ed0a19ded7617eb4bcc3942dd809e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d20f20e9ffc12cb690c0b49735fe2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc20e70559c3429d8df39300d9cb02d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0537ff23aa8765bf97054e977f655025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac037fa493f88bacf1e39e82cf36db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fffd01a8ce0651c3189c23e8c5a27527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13e406187b0c0ca236199b10c8fb4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d50f573315bf2f5f16433717213d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb77f3a932372ac1fb28296f26847ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeacf44233b0d6801d9a78a01492d9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879e4991cbec70a25690e05008b3f2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc49049ac2859275f7587416c93b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d372a5950f09305df8bfd85a1cdf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729753fc8ddb4a733d55e8d941ba456b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58707d2d05dda172bdc389d28f03fe936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e62d85e5292b28855f4a5564471037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8809f76a39deb0639ec591c30dfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a9a36523350f54b02cab01851d9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852257828012c6b03fe096c330dc4f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b827fb4b5a313feb506d9d1eedecc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbeb7db9f38ec4fa234fc91791c1a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076c9aaa33b50911297e0b52419cd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68222b7cc53bcdaba93d8f91ee5ab9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8492cae761b7dee740656f103dc61045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc379c15deec927ce1665ff86fbba83146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200bcee8df0a1199448d5fa57123db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1151233aa0a294bba298f34dd569e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8eb2f955e0cb75763d92226bc4c2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6246a4475d8dbadbc7f6e04f44c3dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18234afbfd6ba86bc86af06a6fb3a14151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167249f5d73893a0e958c943242ec4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34146afeedf5071c90fdc1f0c518880353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bc13163110b0736e6a9be5ee45c2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26fe876c802222efff315d49134c2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ce40022232627b0c4c575c40d50f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eeda39350c1f401092114fd121ef957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cc3935e1a70439266b00a8d61ae9158.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368399fd716c20d04fc36f53a3469e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc8c6d14ae2afbf14e9338398fa512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e53080d2dd770bcc5ff6cd91140673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1674e0c6e2c6ecb24e477477ab1f5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a412a1f4fac0fef285a45b41c14d835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf7dd6483fef0f6994e2f5e8768016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd7c4012530a4c389cf8f447295fb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19ae29d29a0fb41d297f8c216177fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0bbe2bb27377baa5b5ca090fc07919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876bb756bca49c8a1b6d7c3772d911f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ddb2f1aa4e603f9ba02d3ccab447311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896253a461f0092810a18a5558c23f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b215773a200a2a7be73d1417da5737813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44b35cea74f05273d3c279777f51a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513b3de46d7ea8d6c10db1c8f25f8b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df8cb3ed56daecc1e0e92d2411911a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c116732408e2c9a15a9b1b15537d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9538b22600c50c94b90f5d9c9a45318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622d6f81f43ba7b81233b0d7cd31ced19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d897cb3001a6f879981abfdbde8a9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad0486f21f8571ce0b376543c2c0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9983f5259f4dd8568079838319b8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5c9b851b33f86d1cab848031d8a0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e63799882a7a739b81dd2279f571a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542649e4e0f311ab9bbccb2a2927a6c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9bf03f0093f5713066f83675cdfe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f38366b75c46945463eae75c79357527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94303441c31701dbbda5915bd6afd18928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c9bfab31bcc1267f61d2ed245c3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624c3198fc773405ff2aae3e0bdebd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06854ce169190408a16842b1ce43d6a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f8bd6f76fb35255ce447a5804917b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca836fb8d22498b9cb150030d3470b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad87cc2035adca1c78fb1051b2bff234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881983f14cd74b9d713426581bac3dcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb5dbc4517d1a2df509cc2b83289a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa3f30ff553eb91c3f20ab494df04737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d769edef383120ae4f9f7485cbca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355e054110df8ff8835518dab06599339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a8f334f3d9b5b18b67889ba4660ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ddc26ce7cb9311267a5e40ae8a54e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe219fa260bc4d940e5e04ff7f2e9eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5b4fa4819f4ef166c61480beeae4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2aa92c4b01f75422d35651811d02244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeea752189c42db3084a8e1fbece2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a91c9401c2a046ed801b9bab2a1d9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d05fa8b20978bbb380777f3cf336647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379818014c729a2d469f6a4f9647d73e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd3b49e0c1176fc3128b9cc22fdb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6200a2112dae6e93f926604c589550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78e76c64280e90e7f735a8162fd37051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14e00525b5e9413c0e4b2c24f858952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2950a59f6a5fd931c01cdb368ec8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81415c0786359aab69ee77aa605cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cff2cc67b7b527090e63eef443ea055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3a1d9eb3c36d6bbab74fa637a17fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7cfdff3bcb2ece5742aee4dd542b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378048cbbc966b8a066731ccf36fd03558.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>