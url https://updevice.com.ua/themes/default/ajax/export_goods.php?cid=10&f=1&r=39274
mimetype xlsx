--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680991ce229c0512a7c493bb5d0bfa431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d658515f5972659d35f4215a5caa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebae4a75460df7f97180460b841c5c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2f97d7374cb6d303a1bb38d94fb8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b41ff841e3885be4add7b3a7f2177e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349040b4174d2be5d2ece75c9935452c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbc5c20b953bcde6addb4b5e3737c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee3f32d8510abcb83c32af7823f4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7f32b5dc318ae2ded2ec2d403c3e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd433602dc4502116236ac4a20750c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c6330eef93ff838f59120d7d4a1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc885a0abe86950b9a1bfa221da33c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5126dadeaca94f85c148e7e640bc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e488b0af688b9e18bdcc44df159014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa33ae0f36188a10ec025592e5c2fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278689247cfb0cc57830d9fceef513f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925e8b74b9fc6c33c5e691d2d2106817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e0767d22cb50fda6b2382b01e265218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5cd1067a4a74c17b7228f13133d3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b9a82abccc16f6dd3c21bd58fcfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eaf09d0d7e9417fc9289eebec771f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59954f3dae4e62342a6cb1de3a246822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8867440958083a84fcab763614464b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1cb6cf1f5075f78dfdec9f8f66c9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe106448b86139c39aad76f861dca4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee4669cefa2cc60e5cbaff769cb7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c09383b4911b422b42e564721f9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea043099608a80aa4f93607686206f0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a66cd30106ee55280fdb74ca99a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8259af0d0b2d5f86e1bba0559876bc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b149b9da59d2b3950228f8d9e34d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb5319c5b8bbb50a239e96c6078cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52111651ce004e3363ce5a52c317cf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a2c7bf1172276353f8478e17e2aea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9b42c46e18ca01da60627031112f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21344f7bb5a69e8847e85f4d91ad136a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2b5f4c5f7635303fcd97e96dc854e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861adf300d670637d4591a6da6a316d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf613dfc52c65fa39c789d30b5a8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb03342757f7e3de8200311d24f1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c207630b26bb26389babdc31309cd0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d952a3df8c47dd1d07aeff4eaedde542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feac1860367ac51526656b4adc74ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f32587ff6144b48b71a7e634acfb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b9ab6b06edc29fcc45090cf184c6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714949e26923181b622e5b8fb36228e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7439d88ad414da2a6e53ccceb7da0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcab5281258b10a0ecbf89362dc90e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb8a8cdea0878d64a0cc643469152149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44ab564eb4b64d5d789fbc350d9f6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c71c95fccc68a3c3df8b85ff74a7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c8d27c73a67bd6b09b23b05289b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d976f040147a7817de4e9cf5fda26a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed0de516bd6efb341b0410c00753354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4ec5e758d120ceaaac89fa231359655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fe5100600ca30b0cb02390540f9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c80f60c3f3a1f98f0b7c0f7d95048257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c486a24a80ab420a9be4770ea484e58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203823d8898c6a3b4a435785179ee80a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c067e65e3a894ba80a55519fb0d2ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187afc19bb306669b7e28bdb1d5404e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc4f4a219a272645d7146f1edbf8c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d417f422b223d9cbf7cf50b6dc9ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae865c25b1f39ee066abc526f354ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dddc27e744cac41bbf06e4d3e921237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba71b3a4c3c771b715404c9cac16b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b0cc6456d856a2038fd832789c2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0ad132adf476b9d4c019a9445787f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23d0dc3e168b2b6cc9f591d01181cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cc7930178678800ba0dc099ed132412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558fd03cbc489ebb0c98a8cd908ef4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed249bd0878f55bed0b3f51b243980414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485bbda153a49f356f5538bd08c47e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f4ea504290f0539025962ee78e8b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd854e93e0a5c28930439b023f0150217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2518b1e7147897cf3f11fa62813442c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879743e19dc22f329f1b513996bf16b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199eb71584603a2f3ae123deeafddab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d0d1931d995dae29d78b62d3506721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91149e67a5aff05d6df749429fe6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ccb431b18926dc2efbbda2d07a48823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d978bfa6262424b08a5a1d59387fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af458bc1d50ebb06209c4258a85827425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f193dd767cb2f0a34429d97a5beae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183268888b5af0b69d5d22bef1c2b3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240d93ea1833b57d9ce23ed850797128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d30467ed9fffddfa0d777b50fc3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104051de38ad8cd7ce42cff3a0f661d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412165d6067ce749d5be939122f56f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaacd7e1a971b5340b69646789e473232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab626fa33b236cc9f66a3384d5d6b4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6aeb096701e50eb72de5e967ccdbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d38098964b2046656266d39adec24135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228a37b058fd7dae6642a619c1f820436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a109bd31ea00b42a25ce0c822219137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7354332ff15ec4caac985b3a3c85cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a0d7ce8e4d6e540fc0231f0a89cd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c278355de189e78234577bd7469b40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>