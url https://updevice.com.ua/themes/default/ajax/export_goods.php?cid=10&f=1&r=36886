--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
     <t>000004729</t>
   </si>
   <si>
     <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
     <t>000006125</t>
   </si>
   <si>
     <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-wise-usb3-0-type-c-otg-usb-flash-drive-ud10-128gb/</t>
   </si>
   <si>
     <t>000007158</t>
   </si>
   <si>
     <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
   </si>
   <si>
     <t>000007725</t>
   </si>
   <si>
     <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
@@ -334,51 +325,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86fe660154ab6cca74c19815273d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0162663bd280a27f2a50c6d4c682c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ec6239f117e8f614e28928d1ee86d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7c98bf3d928fb92a430827ba6def4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4867e2aa3df38772ebd659559ac9f655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae6b0403c9b276991080059a675d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c477464f847586fc1d93f03f3fc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d2009446d4b77ff4ce127566a8de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9baa75dc421878163fab37fef708ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7580345c12fc6622d96badf13dd7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e72ebdde89e051ae93d3816abc061011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67006270be6e26788307b1246166239c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8fb40175495dffdaf91dc474af7ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bf9480b18451df839a84a079563e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee78e8fbd0d2d840714d8f514534c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e9f9ae887357767e0072f70eeb9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e81feb3f6bd0c943eaf9c1daaa93f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4032098c74505a6b4f20ba98a24fd7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2203b1418bf6077b60d16917b9021c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb700728aed0bb75ffee094b0fedb65620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789fc82275550a00ad9d9441589467621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac55ba87d470a6ed69613333c284fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159871c726726c78d3a72030379d0da723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423654ecd5a4e5d8e77c6bf097d9f7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962b88045f7ad502a5579457ed615b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b4f36d84ebae6911a81d08e6d835126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af9618c5861b5a93d9d42815e107727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd656fa144c2e52fa27dd98e8f31d4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ca16e603cc6bace957fbc9143ede229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a49701145c3d4bdd9d336125f48b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b4e27f7954c1aaa59362495fa4a4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b9a69b90fde47dc90e98ce96971fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768a292a33620c7dbd193d4c6bbac333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe2a1e5ef5ceec19467a26872c2e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657253a9847925b2565d8ae01ad48f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc178cd73106f0235b3c821f31f046b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf11c58c4d87a31120a6f041aee8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c74672adc9ab144bf5044a5d39a5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4619730df95cae6d5563e57eb604e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365652b610a86e4a04967ed08523f9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab737bd4d25023b220f78ccbf7c9ac241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff4badb3a207c8b0f8aaabd326c19142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec997fee938471d1ea28cf9f76c133f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2142b46cbb7adb306e4694a5a8b34a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7d848ffd9478b37e6ec006bfb296b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5e9ce99c1e8dfff6cd73045fa342b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ab836d323b2ca05452027de5f557b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d23b76ec740cbd82312b7a2cb284b48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1056daeda40ac1da4a172ce4b67ce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3f8371aa3a004b687ab9b88e043b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7582ba861d628cf06360eb17eefb6f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478f4fa6cbbdca710969fa45d73dd764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c21acbfe3f46c1118325fec6b54b655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dccb155266f2f23ab8336b1f41f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f77f6c1dedd3dac9743aea42e5897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9b9f71ec69597f8ed8ec65a0985178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b47df6da3a0ff3c73297f9cbf3589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b705a6b4e7aa295707508131d92a93d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c600f8c3e68a9ed7bf48f7394f237011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0114ccd928c16a2709accb44c9c0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7791cde302cf339f9fa45ffcd3998a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936fbb35a5772370614886852ac68614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf2dd5692a2b9c74829761a99dce2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b3f99fd9b3b932e8361fee11cbd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f0e082f66459002790bc0a03883d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04797eebea6823d6ab88cd24d9a3e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0593843937e2ff08767ac3c069d0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823353e6a74fc6d59ad16320d453d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b477eef630941274f9024a58d730f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e237b268b061cb1f595889c52326af522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdcc70a620e23182de5ed1ff55673c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43b84e9921ecce01416f1904c290b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05fce928f6c58974ff164a19f0b7c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228445122c1a7e0d851e6e96a40b573126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88bf51abc1d41fd8138072a64d17b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4e8498228fa5026af2839924bb2cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c491e19fd749a5f4e319b40895560829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527c129bdfad77c05da9f1f470c6ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880021bca41d15cdde504dd5a6cfabfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce3186cdcf5156cdec2abbbb4444532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a2413cea0a79e37b92a815d7ac7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c341cccd72d99a555dae7cec7c07d8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb13bd8288acc2209630393fc925235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e059d8dfae9991c99bce028c1149836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667409e71ba85b98b925710c79eff837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f316d820ecf0cee0188c83a7857805038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d5e8915b8dfc42557a7cb70977cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ffe4537646de300bcb48970f114bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af340b74871ce7e1998ecb2062b73f2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b670d9d79c40634c0334ff7f7231042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0693c95ed8621fb69f9439e728a0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65dc21472e47c1028b4c95e8be94a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc50b8213b34fb1f032af3ee560b3cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfda2268b09731469b1fe39566623846.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1706,110 +1697,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2076,51 +2007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2202,569 +2133,544 @@
         <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12856</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I5" s="0">
-        <v>14.53</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12878</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>6.29</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17002</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>9.380000000000001</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>18230</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>74.31</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18231</v>
+        <v>18232</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>113.31</v>
+        <v>112.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18232</v>
+        <v>17540</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>112.41</v>
+        <v>12.39</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>17540</v>
+        <v>17541</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>12.39</v>
+        <v>21.69</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17541</v>
+        <v>17542</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>21.69</v>
+        <v>37.71</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17542</v>
+        <v>17544</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>37.71</v>
+        <v>11.96</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17544</v>
+        <v>17545</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.96</v>
+        <v>19.96</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17545</v>
+        <v>17546</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>19.96</v>
+        <v>39.7</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17546</v>
+        <v>17547</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>39.7</v>
+        <v>5.57</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17547</v>
+        <v>17549</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>5.57</v>
+        <v>7.47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17549</v>
+        <v>17550</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>7.47</v>
+        <v>17.35</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17550</v>
+        <v>17551</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>17.35</v>
+        <v>6.1</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17551</v>
+        <v>17553</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.1</v>
+        <v>8.73</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17553</v>
+        <v>17554</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>8.73</v>
+        <v>17.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17554</v>
+        <v>17539</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>17.72</v>
+        <v>15.31</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17539</v>
+        <v>17585</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>15.31</v>
+        <v>33.05</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17585</v>
+        <v>18352</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0">
-        <v>33.05</v>
+        <v>6.4</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-      <c r="E25" s="0" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>