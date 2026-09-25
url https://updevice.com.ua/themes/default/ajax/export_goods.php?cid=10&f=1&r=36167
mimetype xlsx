--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
     <t>000004729</t>
   </si>
   <si>
     <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
     <t>000006125</t>
   </si>
   <si>
     <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-wise-usb3-0-type-c-otg-usb-flash-drive-ud10-128gb/</t>
   </si>
   <si>
     <t>000007158</t>
   </si>
   <si>
     <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
   </si>
   <si>
     <t>000007725</t>
   </si>
   <si>
     <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
@@ -334,51 +325,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66dc4120132aaae291279f40825cbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdecfda26fc69361db38da1a98822b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02cc4530229a05c64b2c9798f81f9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a26d34d1cec0ec74f99b0cc24c274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb037c12d713548d8bc4b290724e91b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd8261babf436a443d3871c048bb606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de537fe15d4dd38cdd8aff45cf2932f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6119b223a73c7c46415111a7032e9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f44d5ebcea6ee6404b36c643382a229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590cac4d0e07267bda4bcec7bbf72910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e077d90a3be256cffcb64a859489911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304a69184d84e332dc32766a79c8c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905bf132f88d7244c55ded587f523013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367aab815b8dc1e7cebcd72f7f7d3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a8497c87d663ac1b13c6cce75db1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8465d1744aff7371ff993c7dcc6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b44a748525330758bc3ce367a23f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195422cdd12a72879dd9ae49ad5d89a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fde3e8b6aa292bd319285b759e59619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8cc4487f289006cdd2e46f3c6cb3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f10d975773b9b40df5decb5ff48021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c070f50d17d9be13d50395e87e8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac6323fb6e9218ec401f99fcce26a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d2120cfac832364cc39e4c0de43d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e889b9d1375bebe9523b756abcf5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c95b2ba4b4d4dae50b1f43d002c7b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4b8a56d8b6dda899c919ef25c50e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227c4dea142a593603b9fda7a64814228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e036873331c939a83447bc8126fd0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23646228d6bb4211b853da4838a5ee6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fe979e99402f63c2e28d9c6d62baa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab4840214a10a0ac8c8b3d1b7c842132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bccf44bd9fa2e3725cae62cc74777733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4d8fa9611fdef7f0f7ae462b9db3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965853578446d3d7f738b4c3d19c01835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e211b66686cb7cbcc63e1c9b6a72b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7c7ebd18d719d42e4ceec5634e8fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5af34213508b1ba662e19c61148ae138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072531f05f1d62b8e45bd78e49d1ec0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca4a1401a5022b546d922201c06e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72915f07fcbca7679bf052f7c9981641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de0e26cf8e4f26be127771516d56d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a99032a0334c8505d7e0fd4f435c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef75d0ac9a86cb415fca82e9d4d2d4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce667c14ae0bc78395e38349a01403345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce97c05f0a962af1389f2187b0f7dc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b8c54a9f8449dbe76c23989f5a2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd6f7735500318e025280405586e3248.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c52b4dd631e6bf33593f50b138c9c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1797ce08df460d7db7ecc14a9eb2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6923187d1fb274c7c798fa21db243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fffea29f7ddf6b5434f89b10718f1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6c395c7acc750a03decda9564c5ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a356dc87b4c94ad9080b2ed883514b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d39cb6b97ff88a02bcfe3b41c3147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8061f144deb9d680220c5592ff4e2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5dca238682e8700fdc71ff89c93e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de6bfd6c4012c564b151ab46c5f64c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df267a1debdf422c5886a161fd949f4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bbab0bf6763663da960c92ddc18e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3f511110c34533b3619231f3d86713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b03c4b371ef124ce0178a287e8e84114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff1c1e9794a2572f49edfd07b8b09115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49936d42065d10f519973f2a5b938d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8daf0a8e7a196eacdace79b65d2bbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fccdf11349ca161e9d52713994aa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ed943ceb584f7513be7bb2ba128819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78941d77bfd4ff228593a656c41fcba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c93516c211cad862db956457b7cb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4308b1bab99f7fcda7c724b19acedf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60200fc8838694713075915cdca82f9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ef37325a0603a3d1d19365ca86db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49a522732aaf7a7105434a1d0e92fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b00bc053ca5ceba50b9e0777176326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edbee22db4971ab6f72e2c98c315c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454f79fd63fdef78def72260305e12b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19cdea9cc5975a0f6100357a534f1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7af2b0dfcb9ff06b67ec7cb3229b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb460ba3fb36475a4cbc0a0a48a3a40231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca696c97b2d3a8f19d1df859f5c72f0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46544f87c6cde6bc22bde74555aee0ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe119a86ebe551fbbc839c155d7dbb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2752aec269851e4784fad34ba2c0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04463fca904e8c7907308ea4fd64436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec00019c785bd3a043fa43a06e0c9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979006fa6305c22c1243d429ba7d84f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f73fc71a6104033c29632c40c52fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc103957c18ec73f4e642749d15d06240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb522025499224ff66038e5614c729e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584d8c66fd5067ab7a5b9367710cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67fccdad15a6fcb6f7314572fd334343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724dccc1cd0cb4393902ede2d99771844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a553bbe35aa1cfb40a00b9301dab2f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c6ead1044f895b5f021504f6d740446.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1706,110 +1697,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2076,51 +2007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2202,569 +2133,544 @@
         <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12856</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I5" s="0">
-        <v>14.53</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12878</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>6.29</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17002</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>9.380000000000001</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>18230</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>74.31</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18231</v>
+        <v>18232</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>113.31</v>
+        <v>112.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18232</v>
+        <v>17540</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>112.41</v>
+        <v>12.39</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>17540</v>
+        <v>17541</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>12.39</v>
+        <v>21.69</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17541</v>
+        <v>17542</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>21.69</v>
+        <v>37.71</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17542</v>
+        <v>17544</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>37.71</v>
+        <v>11.96</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17544</v>
+        <v>17545</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.96</v>
+        <v>19.96</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17545</v>
+        <v>17546</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>19.96</v>
+        <v>39.7</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17546</v>
+        <v>17547</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>39.7</v>
+        <v>5.57</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17547</v>
+        <v>17549</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>5.57</v>
+        <v>7.47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17549</v>
+        <v>17550</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>7.47</v>
+        <v>17.35</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17550</v>
+        <v>17551</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>17.35</v>
+        <v>6.1</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17551</v>
+        <v>17553</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.1</v>
+        <v>8.73</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17553</v>
+        <v>17554</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>8.73</v>
+        <v>17.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17554</v>
+        <v>17539</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>17.72</v>
+        <v>15.31</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17539</v>
+        <v>17585</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>15.31</v>
+        <v>33.05</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17585</v>
+        <v>18352</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0">
-        <v>33.05</v>
+        <v>6.4</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-      <c r="E25" s="0" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>