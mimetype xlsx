--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ece0d6fe28a92f8bb46d9f8f6a9251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662259aedffe9f215f4f4594403b43562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947fc9d14698b822594713f81149a173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037903f7359922c2b5170d2bce27599d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5eacb474dbb708014b19899869e305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545b73a852337273dafbadf9a7f0ec16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d348d99adb54e1dbbbfac1903a0c2397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71253e0910da4a4ee47f26fca1a56b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcd82426d38a85d95f0fd43c4eeb589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8493676d52723a0619cd2dc7eeabf0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e3d5fa24d98af1896ebd8c32345611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39dd2f96ba8046c68b24d2c36312fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a68dee13eb78b2187a5231889545413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895677dd86eeff5948e757a2c382fda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316778f6c5e8da885934bb7f9bb4004c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a55cf2c7bb63d6f0a8204690fa5f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492793a4c5a09078af7072381242a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a35abebd391cc51d9c75498727995b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da431d1d5025affcf2f9a1ae56692c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57319381f9d79148960c3d489d42725820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa59f94310584d088833ba7f7ca8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6854915526f16b294a6b2ab7928da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff619db54c4e3609335dc53c1e0dad823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739cf1040469159eb7128730feda5ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d856bd38a4b0b0d929dca192af8d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ea6e849c26e5e16df99fc6bd2c9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1efb59cdb4d20785b82b815c1daaaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e46e7c7f858c46bbef967080bc0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd16c59726fe28cba25f6c4c9c0033e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503ffc98e1fb051c58d70791c93f3f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f546f2a9c0e7a9e0661d916c3acfefc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9a586db5321ef00f020154eba5efd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece7fc2dbe20db4a5499628d10e29433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046e5ed251a542aabfee88376c45bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4d79d875916c4845b49b4a5ac8c9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee7c968386659826198584c936da836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e613b8f4e96c2da0a3518238cf44aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658606ac5fc3788dda716046bea7a3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206b1594fcd34fa11417ac2ef4405e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba8766c660859ef5fdca9be2b9100040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d3ce95c7576990d7e653029cadfdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa02c7be3e0eb6384d0a7e33810ff442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947aa81a3dcd266749ca22811fb15643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87df977ed774d7de03736b5dc270244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de72d56933d1d88c9648597b76b45c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa747e2aae0ce73fb8082e080eddecc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97681aac57ba6d7b295488d2b3cd598a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a353e475076198d6475e8a7c2b9e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a01cad5308d69d78d8a9eb05cc890049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67117470be1164b929a1ce5aad175e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aae81e3fe37f76f97c3fccf15a0f2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96509e3edf0620a8c0d115798368ae352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e89d027b43b45a155c8d3727a40c3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5dbe3ce31f51b85c70f1af721429e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68863d8df368740fc42284f4c579705555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1950dc78a8384da0f75f7a77a356f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac034329ed31a4974859dfb4034e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901828a2db93c7672a4b47b347c27bb458.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1670c956f24fada358622a82abfdf321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3cdfe876405c538d2c3da5a23580c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a62b9af2e00e9a391a3091d62c0503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00357f0dcc18013d4541d700eb72eafd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3264aea80075a5d1f9dffa440afd5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24cdac028b4be2a85a8d6f10c6d47a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a880774c221670129b4352340c38c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0792a21ad0d39b6e547544c312d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b59c3382cdc945b12d62e9983a90e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787af3df084e0ecff41e353108665e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4f2150d6f9a5b00369d35bf3bbb0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10ae9ae714ddda5dbd12566c453b0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8dda2c612434b05552cfe89fe4b9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973685844d3018d3d2868f639cd8cd8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d4db480110fec2b2089fdb579d6bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca652e7f6e467ec34b2e28bf43126316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833f4f7f1e8b9e58a8df6a1a8d8caf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a775529e21f64d7ae88adb7ce5d3c5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb7fddea1a5b839dd6486c1858bb2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158a2c19bdd95a3f74409b48e5d301220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21748fb3d7e773123941520fb0c0499021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7668a7b4e0bacba8e3028166df333d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed69df4ec26d471d4c0b30663c54b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b26181b319f9d8e991216fb9cd0b4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986970ba80c8e821cc0c9f56a65f23a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374201ad758da8eaca3fbbf9cafee5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098719b6795f069b564ae90e58f6298827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff623955a8a087b812bc187d67cf5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a98f4233aa970e077b8ac0071a31a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d93371902e521175546246911ae330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f097364b58ca82d22858b3c1c59331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17181ba8ac43b11395ffa6317f4a28332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674ce3cbc139644bff092bc3f9ca2c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726ae89e8a526968bfdbc0499ac488e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10529ce66a8d2b6d659d7aee7b4c217035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6031b8326c68aed51a2291536d78336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360f644c1c735ceafa804981f0f5b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ad68d3aa0d773c36175184f12caa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c163b74c12a27065f30a13650bbab1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b349337b0f2a07418c08d44d2b23840.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>