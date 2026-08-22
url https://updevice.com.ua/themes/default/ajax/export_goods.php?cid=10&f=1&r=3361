--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c600f78d5740e4b512b29a6ffa4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc348dde42cadbba5e28b1f8968ef532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9897617c2bacb7ef0a0cdc529e3b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8707f008767271333d87f97ed86b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ab1b1ea60afd2a1da111cea91d1a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c60481e5102f08fc9abd1961bb0756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a975cd84f4ae24e1fa693656b38bfbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ebec5a2c907b8966600c2d66a5ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e698f861128ada1722521e19cf8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b345c5d30f361dbefea7683bb12b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064def0bf4be0e30f05adde22661f94b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd08f44df2f9e7b7c5ad5f7607be8d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6cc204dc3c889b55ee2f2f148be0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5bef9e9380dec22679f075f9dc5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bded285cfa6a65d59080ae9284bf0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48fafcb67a84d4a4019791a74c422916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751e7f778ac73d88893d8105001947317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f1257c027d932e7abf82a24c048918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4ca91557fb77d6c9d82edec1c15519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d385031174ca6d36483db96ebd1ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1880b6be48e290a744cc23920a5abfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdb3d2a4a982c732eb0fbd514f4f4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1a9cc3ecae2fe397566d595be2cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8cd1a95daf0dc6f97313f447bc4be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e532c3605d7a5458ee6bb9b3a3a386e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95735a861a09f1fa3d4bd815c69fb3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100afaae83fd40f146b8c4a19f9765a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae5dfc7e03c4e217eccf20628a57228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96c233da961c2d61ba145bf82823129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966a91b33449fa7464393826e76e9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436caf4dcca351477a414b0ce4aef531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb91b25595104b9faf0c01fa1eaee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59fbf39618befb6acb45d3ff808a0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221bdcf353ae2905d0dfac448b4d3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c6d72209ce63c458d40771b7e04735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1506af68f629d2634437df2e8d3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373de7c6ae4929ea17935991dfc80b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdfd4faa2cec34230ebe867c585ab538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8088056c1f1325e30bb8d71bf112839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac709f4bd50e057a5acddee99f20d41c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7be84d35f2c5aec170a443c9887241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0969a5b6318c1df9aab41af7ea2af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9f71e4269935228237abc9aac75543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c720d3dfe12c6ca0c8087257694ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55e7967dec2f0bd2e6f76a4eec146d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5a054909e837a4528814a3a21043f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2804ed46ac38aecb27a6f7e2a63ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ba578b2c569893811818057cb68f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd318e76a6e0db8c273578aa433d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dada178537fd25e5b1583e971a213050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414c7732b29ac7c7b7ac0804b1c51151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173612bf4ba04a3b620a71f73a8a11e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eaf76334d04d5969630f51b75e44853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a61bd19f93c288955fe567acfc0c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac8479f5bc1a2744f9fa96c5c6adb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c660b75efc7f8bbd7d804b12ff4599156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590071b39342e5c0c368cc1755624fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b528d9eff9fe6b467037a6a41636dbd58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1161d1c7d701f57ed71856c4b2847ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617bd3e8956b3a83fab0ec129d208452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e617da90024dd019849a50ba1be33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38f54843c19188eddab5b5840049244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62be12da2cfa8c289cbd16fe1e85d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab4b23af7d70797bfca34ca0af9a3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f466c8e1c5baaaf81ae6a4921ef117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ecd6b271bb92230e422ab3fdc41108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806796e238552a36ef81f004c7e1df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c4f8836a0ebf16172f8cd83a3adcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e24f247d8792e5daf7085af291ff1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a368c4a55502bfd07ecd8d164882912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca64546ffed166fdb65f38773f2aa5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92b439e1636f723088150092a1ed014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4ef0c951f767ac0f69afdc50030315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f6145198ad62cb0b33e22b33897816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ce3cdf2bec7ecf54c36bf063dc3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773eb8a5435f88cc614ca63a30b01bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0668003428d0c10158d203283b48bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1ff1c5f8cd8c806a198ca44bb5c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75520083c1de1d97e292278d4fd6330521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6abd72c04cb5bb39b81be5290b7f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ea24c9a4b3029dbe12a80be3c73a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c0c0d0b6cc64d93cb18ed0d53a6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a824e66ab9d2d26b81c742f5ff4d1d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67436a06bfadf90a6d7591e53fb9ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1f93320b4e30117189b2c922cb0e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc1653ce37f8ecacf93f80bbb8c4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa37ec9e603216ab189bbde9d28f5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa2c0366c55028f7fe18944448bd0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b5c5b80013375a4f1bfaf657c593331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3015900119375e7197b440801e25c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fdb83b2b6413506741422291dca9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b99339e0bba63f53d9e484cc534f7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f76cbcc74adcaeaed864bba935065435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7f07c1bcac2adb7ffb89c608b129536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b4edadd49fcc9880550c7289f8d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c670aeab28a5561994f0745f19473338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357dada3030ec6e57edc9b1c86e70e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a9dcabaa13e26de3b47336365f1cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80b1b232dba0cda643e2a1df27ec8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903d3d7a31f41ad63b90b2ca748100042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a0fa88df5662eb715f280a419c44543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c70c0c677d540ff9d9e65357289a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c89e9fa06414f16912c30624d6f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc0b1a03e8e611329af5a695ef96f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61bb59b40fef60b9feb9c7b12ee9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e9bb91bc732fb4f19b9d4831ebe6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9aea7d0555c5d7bacc40bfb021a4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079df4a508e5f9104c39f2e5af1b50a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fa86aedd033b50089ed0e4a00e18e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda88cc4b00b9d2952a4251cd9fffa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77ca0b3cf40ecfadbfb21d2898ef9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3fcae577af9d3fe4f4cfe15911d3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35279d6ee9d3c650b8890794bb3c9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57147ba5d44ec9263caff2be9b616cdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead93213eb4ff2cfc77794b5e925360f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae233eda6fcdc79feda4865fefeacc58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>