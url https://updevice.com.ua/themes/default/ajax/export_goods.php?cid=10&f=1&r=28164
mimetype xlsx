--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ac1248255183c6205ceeff37f9191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca432a0ba486257133e90c856655dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc198099fcee340e7bd94ae94ba844773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e32dc58057de9282ce90979880f6674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe61a303ba9c95da548abd9e295b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff49cf2e0d1ec5ee95f10aaab2a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f58537d47f66b088d6e56ba71dbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163c1ea30ca4169bb4a50218dfdd5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530834a9634654b96e06e76ed4e05d689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a5e7c585d20901b0a492396a1baa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160104984f212fa96fef85e775c245b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371ef6d5ece55dce0c355002b952e9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c4f376cc4a33da2973446e848b2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c463f9add907953ea2a8b9eef09ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd07c15600866bdccf623235bfc8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8947d1e45e982df584f588fe80c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba20a8a201120de7c439a52eb8056b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd46ff970ed823a0f23e85fde7a9a8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923deff9eac0022e39aed98e604e0f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be674273fc686eac209a9cb4f2b4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a7ba8373e9e5e2f27fd938e8b203f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290cf7c54adb2e53523215f67c7582e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb88d26eca772a88f88fa769b3376623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaffded34dc2d90a04bc9a862e63f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47907f37024f1158f978a446f48199425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210076393c3d9462a044d71adacb63326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fdb51ac6a71a473e1804920ff065427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946105af012bf902626c530e462a2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ae7989f83a6b444f5c983ed7263b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f94f15693c91bad6de23dbeb92a9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8e97ace6611af826ad1592a3067431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948c4da3d0a1598f312f5a3af9b4b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c9b128da98a8a60b2bcb1b61ef6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a153584591e497d365d168b79cf9ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cd40dba2a7bcdb1a9e8f0d5dc50be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b37e757f871783999edb859b2d8b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433556f75118c8c70119466ae2119237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2997b186458565e6c1dd1b78a32cab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7357bdf003028cae3b2bfa2a15af839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5b2855fbc474c57d5fc10c8ffa12f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72cc37d46e3b1783aa2b93acf56d7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637bd7ee7f6ff8fb5913f8338ff5dc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b34b3344ad83e0da2ee1598f288643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c3a9951c83399a754d090b901c4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3348afd97a644e86da68a3dcaecf49745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c19030039029e4d4235d2a4aa0da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5096eaebefea455497e8b77efb2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d989ddc3290fd29e23fdcb1488f9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048389b645cdf2b8b1edd460516f0bcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba10b2f16b2f7846d1b4ec05cf9c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2ea9b4a3d91957bcc14c57ed526e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27ec17e5e2be8b287b7d3f71e622c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f44ba708ef5e47788cc7064a54dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a829c77f648dc535b45f6569bd7ae6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f800771bb892ca4458a080b163dd29955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0ca126ed5a7c680645bef258ea9cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05f726112e512930619626ac25e40457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5917aa3825b7ac778f25e38792265158.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8f44b00036a8bf7632251d15a71831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c1129d74bfed1ccec84e0b6f5aa7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74fc8a283bf904fec8cd9b94cc54003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc8d27667c5f4f59a722ccf65cfeb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a61efb9dd630eb163bbe69d13a02145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed970dfe7a5062488a01fe2e37a8da9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b648459494deb994ad64be24e4e51f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de3ca14fc036f46bfbd3f55c7423478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913663d5e282f5f8f8ce74826cc0efb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b40139d4c64f0b08763a44e6ce82810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ffbbd359ee66f666bb54975f2d0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b388a70192ae98d0046a4e8b3cf14112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c11eb33d386aec2af29ff9bbf1739c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9bcf8773db0788c8bcaef7a4787d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e1f94db3fff44c049f223d1bc38115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414565de8df5fdb79a0bc9442b30ffc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2150dd62dbe3e294f8fd5ba37d61917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18356224075887bcaf4a4ac8240fdf8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf100c8d71a5c239dc43f6de89f1c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623021d4d07503503aafe6232bc14c0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad4c1401bfae293f4a593818b6da2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db198f7bb0555cb4a48a92bb88a7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ff7eb5cb1c7349a90bbc1f0f541523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3a59dff8fd8744d4e378cd39f160d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c027dc2a4e075e679e44b0859a19fb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e903a3789a56d4fa876c145ac0200d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c7f6efa84486e5d9b16f3d16c854a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ff2e5fd525cb277354672ea7d72928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdc4a1180b292780d22671c946b47629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb77ff300f43dbc6bba37dc24b2c8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e8b82f68b66e6f5d2dec37931d3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f4de47cc4fbdcb2436bd22f564f1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a418811e20085b0345cda6917b48133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1062e1fc2fd27aa65e78c67886f04534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b2fb9ef9e8d6ff6b615059db1db735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c470c5cf54e76f261d6cb8e8357b97236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4687a1fa3765590d106dde359f5a14437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f750abb5ed5cf4e3a3d22dded209b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404d77b9e6a8eb956ff2d9999acefdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf66d2741d19eb3c50cdcb0102ba1940.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>