--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -325,51 +325,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a0a1fd2d19c604d4c0d4b40d0dec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2824c61c9ecb4428024c5c55110ab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e304e92b2acd08edcadde373d3d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3503466b3c804e9ef43c122e1bd4534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd85b1ba7d487415703133dac55beb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2876df10b249377835cafa0b247d966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb4a7d5cc8d90e47f9484dded338a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad404014a5eaa36f1a3faae93305f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c11c62aff31deb06a84a86f7ae987f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c0af828c0613506cb75cec5ba95e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf80b8d88e7f90c46955ec2a89501e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535b8a7320f7942fabb5129b47f2c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e3757e4b6649be9d0fbeb110cd2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ce4cac96c9b41757ea8d871d281c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3fa55b206da9f30f8557974a48d8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33182aa0825f5f2fe6d20942dc598daa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c7b650462d91a1a14b7b36022ac6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15cb37d171602648b6e8ded77a401418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c252044e4f3d604866b00f29e5e77019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d71cc1b2f27f94a3d4b195d5fb2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe257b7b98b39f62a2461659a79bfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f11f6e74502a5203e99830fbf5c6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3deb5f6ebc2270602092a6a32714123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f06b0bae81b5e4df5447ea595b7c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81648ca3bdbc5f5ef898c30ac303f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3029e44a4f6fb2284147aba0fc2a3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d07655f8aad6ce79276348738b9e3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588df34eb11e89e1c13618e3416946a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50318d27df9aaeb8d2474a452f716f2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36836de2afb5232fb802b32509d6ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdea5c173d4bf7264d6ac487195a4d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9362a0245e9de42522c676b60eeffc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23130869282afa90648a539a9e0cf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f25e84e8dc81a5ece2dbeeddb510134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1c25d9eee0f132b36b1e90488deef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b225099ee97ff4b7c2c2a086eec2f1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebafda43aed59b7c1bbf9e12c2d905f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f4d9305107db69c5e6092cfb7d9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909193228fa42a473c1d44bf093de0eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4b4b760152bf6d0b0c75c2a0f05e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5261ddb510184b4dbc430fe11863941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206e1ebd801114585c76425ee7e03742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221677d3502db56df0cd34f2057e34143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d967217b38d570c66993d8850284744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b6a01709edbb4529da3a89aa3d90345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e2beae44a8e9c73360ec6e1bfd7ba46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed10c271b0c65da6ed106257f83e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d709b9f6f9b3b262eacf77bf84872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de33a9c865cf62382d4916c02fd513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6a88fed10020b28582deb2a33ee8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc2d2150f64f4f42e054a3750bfe0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627315272d1df9bca3e6c6c4fef54cf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9424f8af16d60f9c8b453a2641d5fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed9358436d46f645628d1d625873798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2dd38e021ed843646c14464613fe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61eaeb92547837c7695090e90dba6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5545738b6ab6162e863c5247e1d09211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0989b0f2d2358642efe45d75e87fd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1164b1f51098ca110b31a418a947213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8373d58c3a57699074b1f932ba9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71545be3d451818cd8fd836bacb20f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab8c3b50f8ff5e2297f450c41098816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a274bc6372d4507195ebf3f466ace17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3627c783d28b5e9a21ac1efdeeb5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329d34702b1cd2c211ea1cd2d1d07f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3070fb1e879ca5d542120fc466063c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471d87a925be94329301924967aa9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc502ce215078269b8f5d3176a25031922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b039dc3c4b5b66f962fc72a5b06c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f55814b85fdee6f89b84120147ff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0953d8804d7edb62d1c7a5d8099d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04dd98a0bac36ab396f012b03d283326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e760b8a26aad16dbda33597c2d2ef327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41e3fd6746e17a88cd5a343bfb948028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cb403b3018ca38248b563a0a9f9e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035d99afec7f7805095c2b572c684430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4712c2842511a963a53e30a97f7086d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea0a9fd31174647027aaaad64d07d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81825f45ed91d3104f3fd1729166eadf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0543d2f27199203d9ba6d3a337ecef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e0fc7839ffcad3f310576b871de035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319df353b290977ee258f361b99c5d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b589a93c1508b0c2cfa139ef0da93e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2e9c2ae8a157968fc076b0689ce238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4779999ba4ed5b863fb0df74e93d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f099da981601e61e8ee0fc0728755140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c568acc428165da9db5da242be1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2355eae67ea2bf32aeaabac0ca32d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f3d14cc1a35e84aed5f671fcd38a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db44376f8ffb8660a4d9922bd6ae7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a371b3d4fce5f1914b34dfc1d53c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01f5d2f4ed3383eb7f0b23b099ca3b46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>