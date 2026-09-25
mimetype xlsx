--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
     <t>000004729</t>
   </si>
   <si>
     <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
     <t>000006125</t>
   </si>
   <si>
     <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-wise-usb3-0-type-c-otg-usb-flash-drive-ud10-128gb/</t>
   </si>
   <si>
     <t>000007158</t>
   </si>
   <si>
     <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
   </si>
   <si>
     <t>000007725</t>
   </si>
   <si>
     <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
@@ -334,51 +325,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567da88d50ecb2eb6fc1b7d025d070b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81ecb7ac4651a4b6d01690b28fc2172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906de99a43336af25dee8222f5d865e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623309163853d993f3063aab72a797a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f906a3aaa2c0f6cf0f6908539e945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9291df000d41dc3cc8a13b23962706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf26c4217fb0ee7e8dea8114f35647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d980881d00734c4d3581e8dbddaef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebbf5400a76b5909d650181f8e59ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7148313797de5f5b9e040ed7fee5db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dfc76a3f6c65cadd35c164569cf9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72143cc96a3de6ffac6b1084712d59112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb97a2a9e4f1b57841001dba9431013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cddf84420c7d4456209b8c86e2cde214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38623c48c374d34a374100c3f1a7032415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a9c3bce4833cdfb13f7fbf583219116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be159a89129e9da59ed46be0c0f17cbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568cc32197473e611ba88172b0ebff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e07f8a609253670870a208854c1f1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ef1750390becd807b6a4f75d6403020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd7a02db382b5b1fbd51b51a8b279121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2065c697a0cbed504f6db2f1c4ccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba0421b81153c1bc8bbcbf07653dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fe7987a571b93bb0fe064be53422324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f3fee154c2e3cea8f087008154d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8928941a907a2477f6a12f782bbf3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dd7d3ab245fcddcfcfdcce30ab52827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcb6c336a24f8cdda158ba9e9ee90028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b858989da4767770838a59635d9a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9911998e9f3c489adebe816a4109c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3d0ac6735250a92fd0a5ad6bb8eb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5b24cb062fbb062322b6aebdbc8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058d8b601a68a57aef09504f14b02f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7914df18d57d3daab5c0e0a473d3ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26d18239d00aa36608ec690f7dec1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c4ea68683e08fb2d40d68a092c9fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7c61bac9f23452d7870a03bc78f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d1ea48c99795a8cd05f009ccafd7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e85d241539aebeea2b98eb389ef8cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e19925c647623d28fd047c90d74b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141401826bf862c34cdce943492f54141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857692e9b674df8e702a332361f548842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668f23869ed2691e8ade3c2a0a5a38c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f83398b6c6cc839147cc2d0308d30944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b5eca9296351984b37baecffc576645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34e05ecae90d94e5c6c1e7eb444e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25fc21ec9ffea677fc10ac095437747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d47e1cc679bf8d728d6d3175ff7d548.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11179770975042d6f56f60a1b96431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f685abd9ab4b96dc9356823feb5c542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c530fe9dcf6ad86477d7c5d17af32b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce148ab15a4e0c4a49684e9b7fc91014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ee3b3f01b723bc6a0ee8c80ede3a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f169c95acfa15fb562fc7f64b40f3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b489b974369f54bb624b66b63ac4dc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c34cec3413067209b72c39d0ef75748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5683dd4409431871f2fd6c6fa400d9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf9586b4d8c327eb22dd48e5425fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79769ed1ec3fc63345f8d2643707a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089811cc360406bce0fa30d7ba18ce612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172e44917b8f0db4fc3774edcf0610f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ee412fe0861c993c8ee1a7c9fea214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a537e526c0c0ff9e4ccf7c935a85d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923222b18707a3fd958fd7e8fff02df316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb5933127086a080cb346432408fe217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2765272c7fcf1bb439573a8bc9c5ac318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f73572eb3f0dcb9c0ef7cf82a7d2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019f180e0bf6aa2178a7feb759780920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da9cd721c7f1d0744505c9c55c61521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b7cc5f201885fa977e9a1fe1663ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a55d2e8f1b6cc9a525b110e84e2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ddba7648900294c3b5e799c9153624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aca5b3147fc0620bd791e0340e29c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61974f671dc444aa848c5c672739e8a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c49b2e136a93b3f2b1fcc3d32ebac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23933201675b4af37a07bb947377028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f64ba61f3e0c907f55e779fdf080fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c0ddf045487d469eeff92da131e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9c99016f69c77f7deb247e3b5e1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52becfb2d650dbc8e1a5297e3d5430e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e387194bbd108098136b89f2ca22ba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f740056a63caed0c4892f87bb37a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989437e9c9a66a5be20589ff064555e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c74898210f85b757daa49bcaa03736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a2f1dba36bc36b99da5b06888e28c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312c79dcc2997387b67e86c4ff4138638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b9961a4d95569e8e30372039859539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea431c0d5da091183676d15a3e307f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fb6941d4371b538a9897df97ff6dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47ce8285bd71775e573f79d23c730f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d1ac2eb5d24a20700dcb406af28c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325425bc16c7d549c4e380595be5bfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d540fbf919d7a48c278ea051bf9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b9a374c652fe454317af0b215dec46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1706,110 +1697,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2076,51 +2007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2202,569 +2133,544 @@
         <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12856</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I5" s="0">
-        <v>14.53</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12878</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>6.29</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17002</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>9.380000000000001</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>18230</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>74.31</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18231</v>
+        <v>18232</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>113.31</v>
+        <v>112.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18232</v>
+        <v>17540</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>112.41</v>
+        <v>12.39</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>17540</v>
+        <v>17541</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>12.39</v>
+        <v>21.69</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17541</v>
+        <v>17542</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>21.69</v>
+        <v>37.71</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17542</v>
+        <v>17544</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>37.71</v>
+        <v>11.96</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17544</v>
+        <v>17545</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.96</v>
+        <v>19.96</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17545</v>
+        <v>17546</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>19.96</v>
+        <v>39.7</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17546</v>
+        <v>17547</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>39.7</v>
+        <v>5.57</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17547</v>
+        <v>17549</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>5.57</v>
+        <v>7.47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17549</v>
+        <v>17550</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>7.47</v>
+        <v>17.35</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17550</v>
+        <v>17551</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>17.35</v>
+        <v>6.1</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17551</v>
+        <v>17553</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.1</v>
+        <v>8.73</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17553</v>
+        <v>17554</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>8.73</v>
+        <v>17.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17554</v>
+        <v>17539</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>17.72</v>
+        <v>15.31</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17539</v>
+        <v>17585</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>15.31</v>
+        <v>33.05</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17585</v>
+        <v>18352</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0">
-        <v>33.05</v>
+        <v>6.4</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-      <c r="E25" s="0" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>