--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7a610fc23bda27be7d88594ea68ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2856b44a1897a740fb8fc57eff9d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af687fab9f7fef92f969d2825be5e873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a39e7e1714c24901ec7704b7bb0a5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bdf2f306324d19d5f4d685a6fabae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e0abaa2b2135bbbe55288f6dae0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8d6db481f2fffc597c3ddc411fe727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf6d8727861d05a8c457a6b36e2d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794aeddf96be8999d82abf1dec532b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2427557106ac80b454d8ab778555e3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bdea5b9c5a8c5693be76dc95807a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebc42c115ddfaf50ff0ac91b6c107612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a2710aad21367fccc3fb5f65524c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c7f9b8b976a3ac19659cb3bd1a69914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba22e99ec8bc31ee04d0d651ecc9c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2695e0bd33fb54dc81a74bbfb920716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fa5490dae03e1c70d063c581a34ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d260f980fc8e4e4f113d6ecf2aaf31e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f0e451035735e289c5178f8e561e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffde98b318e9068f3fec4dadeb195420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2afb0efd63ab9a973851b2402175421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e532ecbcf09e9199f638a4288dee922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683bea444e61d0a12662d4d67177c2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037087bb2276a8dd9bb8d9ba25e3c0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1070b5adda5027dacdae6865aa0dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fe74d9bb2966450c0a37a266a9b0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b950857ee0bec46aab86c2489114a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a6e3b15b21751ee1a35cd27dc208a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854b54e3c81ded965b20767f620308c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a343ff2e598c75c6b440416be7df1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcfaeb1d2c4e5e3691572f7788e92431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc5860568f593009c474ee8858b17232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b94982c13091a7fe2adff4f4e3f8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e038a8b3015f97e633e152b4dd7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369b21ff468feada55a378f2c4204735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298864390b6fea26d4fc38e5c8b7ac336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50daa7bf2ff8bcc1150dd0de278824f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717337aa1a02bfd54e67a94a7a81d0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857bf2c4b6f245142162b9fa4363eec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65035ac38b2facd032ae4e1a232ce240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af13bcfd94f01eccfb03ad85a9a8f9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed7ec1f82466bf05f7722eb92ac4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d24aa1a6acc3d7c1e31092152be5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cb87719c0df94e5e764739e9390d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347134da4c6ee61376e36d216332cc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41933356258abe4b9b3c5207f6e198b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1c9f0bbceb7954b22bf40b614e73747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dbf562952628ad6009086afed84b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29647a752e5e4665ee9e46bd6f734549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260e982179e7c1fc5d62c6393bb34150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c384dd58b7fe6d4f43dce5c64db51a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d81b21361a0df59f39d3535408943352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84060e38f1eb0135a13e3bdcd52a9c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb453a25f44874cce905c378095d9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67396fa2d33702de7f4020adbfed16e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff3ee10802bb19327fbf468e816ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f71766f34401c9898e761ffa8eb6b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467571ca79458e458aa3e34e6c20cda58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18e45c2cc92346fa069bd79ab5f2e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa638a086b93aa5c150b487ca3c41c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d311a2cf76bfa8541cd96bd2aab5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a49b63b3c57cc7560c4b3a0256b204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e904a21bb19f7de9c6cb04f2b9b205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1254f0c68ac1500dd9a5f6182a59226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f6d04dcf066ff704469b48a9808047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a537fb2da72afdfd6ca11e044ff5e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9f22f1e1f5cb6dd155fb40c4debe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc642b8dd8966e97e28769d36de5e6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbc896789fa3b0f716214ba1cbf0fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f588e62dc6baa400c4bbf6b9ffa61312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2400705bfb802d119c88a51fc5b1e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a99f0f5582f3122f6b02b96a7cd5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846bf3e772f9813454fa346d363255a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c9dc82e3520cea7b7bb03588cb5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bbf1ab13baaadf4014510e3658fac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb182f602c05ec70be7cc8f76eaf74ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb332a570a9d750271efac38b9bf733119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6242651d9cf1f643feeef66709f1bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848768c72129a249f2f3604be65d41b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a75d813a4a3602401e438fac7a5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa73bc5a156207b68d895ee694cd8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45997492a52d81418cda4a018c2f5a4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8bb8c93a03e72fe6730b4f2663b0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20f76f60078373ade18380e702fda426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771fd0fcb38b3f772197b0ca6ec7bc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ace25614eab2bce7f4d786f811dd9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaaaf2c2aa5d78b71280641ab75eef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19a0ca8c82910c4f0a49e06b3630130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabfe82524ca861d7cba90a32e6b3c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9320c255270c4fb400f28643fea9e3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fac310aa29a2cb897338f000a035b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f62d5a22bdef6584c6008cb3503934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba61eef1e6a82bb09f337906c5234a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d3ecc7ca6c0088d2dd5066c999c1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2183b2e2481cc2676ff8582870390e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1251cfe30a55dc0db02b0b24aba2ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b3005da3fdde53aa4b2a10b3477039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5cb1854ee5938f323ed24b738a98640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca4436a55221fc981532a79b76da1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d06ba734b746803fefc8f478b22f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be80b6a2b4f40ba42e42e0eab0f1ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b40fe6a5f07b8a7aed80380465ec7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169717d291183881e4266fac021589e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9bfc002234e8a2451322d49e88bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e16824a5092e9696f706a8f63b9f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ff77da24feff263d30600f881d90b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6492e568e66e3062b890d069afec9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e68fee6d10b001a5d75ff95b755a9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02304cc3931e8716acf3f51488f74251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d8f99aec201f6f4d0b3fded67c23f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063685bcb374e8afc0fd48742eb403553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d950db9880532d71f48e9f6cb5ad2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc457e367d72ab86447105cb4f08550055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a9342fb4ecdc60ed1c4cb24e88f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d5eb8bbec601c7366c71b7306a8ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0290fbc82f4aa00721f7e8d399ff8e658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>