--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757735a4d54f3a2a1a420997ffc5062c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20741da193ea12745cb1064eae45932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74245f428fa105ed119e63ffd5de1da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1587b9204b7fc38de6af4669342f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76694e413870d5c89497b34a7aefc8fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ffa3846e03c25a5ea1546191255d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff0838b3e83acf0b75c3dfc2d1d63d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b8c64c40c0234458c4a078d1730e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d56ff9a4c3b1fe5cc892ebd5048a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0ee5d8539dbafadb8a266bd33cf3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf5479a232560977cb2a0c2575289b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48045e94c36bd3253a41ef7e1212a4b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb608cd2b1d7b53822c84ff39d35913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c576699d0f3017944ec96c7b52a7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749491e42fb08ad0101439feb292340915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9eec049b417b92000b74b22d916016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2ce6842fc06f0171ceed7191dccf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea0c9629107875ef3109b6905136518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d6bd7172dbb092f49845ed60d2c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d8e981635095988063cde6c7c6e0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3ddf7ebc73bcffe160de8858bb31721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dee6ac890ab51eb4b2edc5e456a49522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e5af040dd0ea87191caf3401e809923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f6b4231270e23423c6992e21c2e0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be6ea14b0c843a8d97bd918204d8e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818929218989c2e5c462237f13449c6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589c915ecd601f5fab9a497ad0e727527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0cbf283b9c43cc3c20e3508f061cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff1519a4ffc91164df2e848c5150929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aa9e10f7abc703cd6037b2a6f6b0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4ff25a9d96e97e18ee60f6b3099dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd8d968887649d993076ffb8a0987732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84075040b10a45c001acda0f8923c65233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd92dee88e4ff4c16658f5bb10014034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a48e40b1bdcfeca115afd7b30bea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b98fb80d9e26d5cadf129fbc1655736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e887dc77d85a00b29c37bfcfb2093637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25dd9388ac2bcded3a56842aca682e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297704380bf46075b7c41da876400df639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc479e539b5999b64bf24f960d85361740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c084c0b59c66131aa68ab43082f4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911520432949724a13b46c12cbb94aec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab5bc8a7ed904ddd55084adbeefc0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041fd315e5b4fef0a62cd93e0c3774d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa06a21308a2d3def611d799a004f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a7c518db4059951c855a570ed850a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1730de8aac1d693a1b8cd1e82e458047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b270b22749feec19bbe18bc364abba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c95813a33bb9ba31d4b22a72cc16249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffddc00bb4106af354962f779c59e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b685cf1302ce7a0445e697fac84caa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0590ad942e97d355c7781b52eef4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5749e42ec29bfd245c82c0c626d49153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3abeee87a72e17310947e78e26cedc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59e0d95eccf017ca0ff72bf662bd0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc0e789321f1991ba82333ff16ad5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd566f4709f77eb9e161298c1e6f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aec13f4d64f24a6e8e83a76608b45a58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09a8c05bf549dbac563b6fb83a77a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d35675f67aea2d571657bda7b8ea7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0229e0f048b17897075131bebd2df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e042a2b9223ce4656082050e7d8f7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9286b2536be3acd03a5925da8f367b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e79740a963f07fb25bf8383fabc9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bab4964ff0fff17def70fab24ec867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198bd619f73c0eed0cc73faaf01fe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c4550f304ce2fe15252cdbe3c53e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f305c08eb0f99a1c5a24fa09bedc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624e00ed48b6e1799b6d534593d70d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee441f53bbf5b2a34a3040118339801b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8556fabd5ae0422effb52814371c3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153168d5d4e936fbda57f0d3216b7ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27f674364f62df4da2eaa5758557f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88c90132977dbfccac22356d64a8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ef4824b36513d9250a8892250fd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f996606dbb120f09d9ad9b3c760a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ee4acc14254fdd22afdef26a2941319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae516cd893b74284ed204a61b10b1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427bd6964ead9a5cc9f0cdf99399af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643995b06dcc84b6a22dc0e444e12c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7ba559fea653e6adfad0e6c7dfcef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b87331f8213ee6f7fda16266ef247824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608d3a06d4b5bd1896645439f93fa325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1336a2c334ed854002894cb6ed81526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d89fb4526b81e6d381eb99858457b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e32d64f7cd61749bc01d901667b6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59396d0e733b51fb2ab6202023894b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84072cca37a666c73836704f0c8e3ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bb6b7e7a96f0e2c0f632ae71982b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b21fd51727e605961887b90c1b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a21ba3239486d9ee451467edfd660e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8a33786b18a3d98846d4bf9b879ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dceaeb0bbee2685033485bb05f7af9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920860ec9178bcb5d8de90df23ea051c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094bca67d936c57bcb07ad5d73f44437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dc8fe95f8139e18c5d5e655b5a97038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb92e582e8306e0641bbae11cb6ffb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ef155ee34069d0cd08d49b200e67c40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>