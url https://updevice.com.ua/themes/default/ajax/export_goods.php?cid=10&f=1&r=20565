--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a01041a3ec7145ab133b527e257621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e3f6f402ab7513dd5d269dfe5dd462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c64aeb2857983ece446bb3491c15c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184d69b99770bb8833b1991b501dbba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a2d52b6d2ff4e82cf53f5ee7e77005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7382b84208726e8ed46ea056ca71d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44c9e37208c1cac54ac1b60c76913a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7ad86435ccdda92e61f11cc540e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb186b968b1a7ee11d4892accd9f11b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d76e2670ed48da92e30a99cb6532110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160247b1d28a421146bcf03da8d226711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7e31eb8645cca9779a21c9ff393a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401e20b3bbdcead428c36c42db2d2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e74cdabb1f2f2857ae8bd7a60e79514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35648f0bd3639dd9ab496c17d84644e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d381aaf176f8b12c8f759efdd17316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ce88cb019f17cd54e508620e151a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b0f47c0c754bcb8097526cc811e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5f9c9c60dd73ed71199aa128ca9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941df15ecc4e2244b54b61827dd66d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdadd105c8ad267e52be242868a2ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0c150392e46a39828105bb66be2b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c5220db9590c8c30197fc223236623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664d6019bc06e7decae8e7b7df43c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7161420b8600c720b49160a2dee2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44090d71cd00189830d9e55ced0174226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c9d971e535276c5adcb01f82376827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057bb5f8bdd41e614dfc6402e4ac14928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac602b2139262a3dab6ed7cc28b5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0809e96c364f52754703c52291b73e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b423613f44ad064e348d4dd3d54cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42543f4c35f125ac6e145ae2a779260432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73b3a050c994642231044ab9a00a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715862d4d24ae789114619d8923255834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f22fcdc26167774765049e708213035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca2779b3cd0024b03ad28a65efb8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77fd596a16783e45c822c0fa16564637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da755b6fcfa485cc38f56d048733ab338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f617f88a528b99141c422a7e90a987639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816d5d53f99eb1a70220cb83260fa6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192ffa8c43d14d2be8284a4faa46b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12cd07e2432d6b755ac8772ee5206742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b13e5bb13bd67a156f6ca6aab3fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b8ec14daf5e2d0bdd549a001c3b0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d7f9eec3b119ff16ad59c386ea05e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8c0ed7c6c578a5c7a990f773bf59e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54157bdaffdccd67b8697df43aba5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34e1f38999d4f27d38c6b7d6bf84348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbe1d1192cbb887e5cf8486016357849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a45c9a265b2978ae8cb55d52705ab050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5307815e70b06cb2c6aa6bc75994051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a93361c760c31272da86295377b3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257da9e93727d8cfd9e9486ac7592d6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d11ef1caec91b402aa6f46802df85054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec8ba36b36db578edf6c5b14721e4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce8576293bdc119b84122f522d1b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31d6fa968bd9394bb94b966b7b63957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2a49f217ac36cf52aef26aec5ac958.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b99856aeeace8fb0db2810bd68f0bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b802f4144e30078a8a83b5c6eb46a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a808f369a011d312f55a55b78339133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51607299667c0f5bd7f834b2e06f52094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b25d1ead69a3f19ea40285333ff1c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e3d79b7b54e1ce877b3c5724c46c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3daa4ea97e0622e22c2dcb3be5b1777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00c4eb5398299db819f9565d848198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddef22b952f68b9ed1050078544ed69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2e393ba6e255820034dac299c272710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeb5d9f81d0406cf255985518b4ebc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e92c6cd52ae1216e7dbfc8c3020f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd576bfb3e1b896996e15e9079292f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d50dc466ad9eb04761ccfc166ff3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec22ff1bbecabaf12f16c539cd07c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b5b15ac40ed6c1f8d7fe877f2456616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c1f40623369d3826924673cf855ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765771389ef73f6a3e89a5ca2f506418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7e3e056581bc2c9b574d2287b44ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48036dfa56214b3ab68f279cab752c4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9cdf85b28a47b5520fb81a087d0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878380562f4a3d87d5e6ff35a4cc5b5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d4ce09c1fbbb6378216987b9218d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b27f579df0fc71ac6a607d6a926f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8db65332214451522ff359ecea73525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532ac3968e6654a8658b3c6969909dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad931c46b27de3ea8b9adeb0f29fc9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f950072fdf113aca4f0821f53d06228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd083725310c59e1736591ed913bbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15f722ff87e0a23555a20611aae16930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe751c2a40db80bca2480867658da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7925bf221899b67f622b0a7ba0b603d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb43588633183558004703d2049c8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3618218414f1a1ed1eec15e52576e8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cfa777062000775f8ff397e7cd9e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236c3b6aa2427c5108c4f9adf539ec836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ef62382a1e55fca016363c1b03d8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0bcb9a6f14542419473b5d4390bd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5d55be023340c1bbc59611925e10539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab64a5ddc1acaee2eb1eb1d2605439940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2a49281f5aa0f99a6bc1c15849ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe80e20e9c52700c5ba1c36c67e27542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22f6d1a252d5a0ed49b4bed653095943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c219668258c50c0d1b1fa3496fe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb055ac78693ab11d819c40fda0ce9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f439e1b215a062d0f4f3d5d8d65ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c86d9b067b7a4405d8fa95a9b54f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673cc58af86d1bd9d1fc612042657448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e050374d7d868a8680718ee0d58700c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72308d58da0f6cc864386b0a6abfb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5e7ad823ebfc17b56a8c15794b87451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3ea64900424f19ca7f9091dc1a1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e75143cbfc41d76c3db4d61b57e2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b6819e372ac7bf2cdefc60155bc1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51061faf2efa5975f11bbbcecaeb69055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9334f07d950ac83eebd095babf1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451b34dc7b361f1bc9d20a5e619891757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf40f4326f037f3c5c9c6500a06e7658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>