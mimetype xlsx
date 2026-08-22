--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4f3cf9ae0ad858f64fffdf5f91121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cecea5b31249fae57bcaf20934be02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166e2cf060dcb100d78ef9a3ff256393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47777594a9a4fae59b8d4f766bb2d5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849eb0612db70c57aff4c810cb390d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71949f441300d2ed52d38ea5ca6186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d71378934303a4979b8470c2834927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac218b5f477ce24c9e36c82479d5d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d57c0ea7d67153d6431bf3842bf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbc09cb856d0b7111adab8a9cddef810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8598fb549b796b0c3fd2ff1dde13d6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f9741cf0c3388fca5daefe3c339412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45d6b1254608e875c820961bc2763513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e85a732139983191a58c6721cce9e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84a1ea05e0c184d50f28786be4e3c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8241b5c9792bf9e901964d25ec4dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f8ea5289de1d5039430b00abb98f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4abfa9e82e16bcfff8bf76afd38f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb125369ba964fb8aca3efdb65064b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ce4493f72c52907111b5e88f675c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5b154865be67934f5aaa973353e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459656b0422bb42e11c3d55cc7ca312222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7159880793a397ab22c645ee62852c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dbf6c1dffe7cd3fcc57283039bd8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841341516ce5cd126c6849488cfc18d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa0292f84736e92ea7dcec60db6a3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef555e6954931831dc6c8690c2973fdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5933ded88b157c3b22199bfdf92f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920acd28654c028886fc97f11c2f10229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bad7ad46ccc83a05a9c222847abf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164211a247d7c999dc2ce285e704cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a1f8ec0efe2da1017b15909c2a12a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984b17fa9a798c41c77f70229f341cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74437e73590665c539905ca2b9d7c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e43c13bdde64e5478eb810bbc3e6bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf020a1dda54d860153d13eefd07d7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f60e7d1d64e037d018f01db5f0d6f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed6b300d43c3ae30a7c0756cb890dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea555054cbd609c050da525b5144e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f539eee4266e8365104f7421f4a9f9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d85318dc2fe9d4349916a2795752d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f126841a05793e88f4ba715b2409c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1184d1eaf02ae054daec08c95639c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61298c7ccb71474f381715945baa804b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97286021dca0c6f8342b4788ab56e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03483fcd29893a94e64599593b4f8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f90406a21abbfd9dcfa8256f2edc5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b801e94f7b7e1978ae821097d86348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba476b503638db0a48aa040606600d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf113f774aa4b7cb1e4faa5839200a5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332320ac17184a5f48d215f2915884951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e16acd62fdd5af1dfdec5fd1ef1e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baa2ed5414c3190f6d06e886444e8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e0019e66fc9692ab08e67cd4c0d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2775a7139709606ab654a2dfda5fe2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b8071fe3e7e4ae8bccc7cb4a2333656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd0a614b87767f3f391709fc33e39a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d93f867744515ef50a36b4a0122558.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e9d58be5b8a3eb60ebcabbf8091e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeecc58bb466e7029913dcb564430482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ec60e2116b64fcb1b9a315791effc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd8fcc6997b11b05aca6b391b536514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6956db757348a2e7b947587c778f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa812a60a8988ebcce9627cc61cc85d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b646f278a397c1f89a4449833731417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be491798ef94dc05be9149808f300f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a294f801adec3336673b38972599b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed343ced0613a1f661d8009c31c70d7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1758ce2b3475b821c731de20a6b113e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfe35515b83ce23a566e7619554f4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd9e05c6169158fb8f2bfed7f26ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bdf9c7246b05818c310317c1240bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f17be1ea6c3f9d562bd3361c8fac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc4d00f516eeeaddad5fc7cfd77d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210019c73437e39e5f0d23477b8908f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788063b029ae35a5f1f4d509f429036b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eb5a947ad1132ccfb7fa4b16bd68219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea5260b5ebd5fb9e75025cdc852bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d5cb44def5846d1471e4ddb81d3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7804e99ef1fffd45a6a2a639160fd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec175ecd179106d7243d3226a2e33523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fe3dae110c64150331265f25adc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f2bb5318d566c52b2be49b525742325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40190148b418dac347922a0fe344bc3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb777eed707a8db1279c31007039c2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3182804f5bbb8c577a98d14be86f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2fe15888ca3d366409649a0a0932929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5a7ba472d36782968622ddc226c7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f4408fb2551faba0dbf88bfc210e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a8c3b85cc862c128df3dd9cbfb60032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d640d006b2c0655f2d47740b0046033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c314076d7012209511c501cc6032834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662bd3bbb1c02660b41511f06b89f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51414cbdfc3f0a13b5c15fed8e5d59cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7eef2669a21a1d2f9799b43ee7fe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc38a2fe8cca531c482dbd135577f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d680ce7a7ee96ee361194044e3ccb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee32456315b79b50db0a8c7b0dfce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3452bb39d0cb4bf3fcba7eb99b4b7fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b9c33dfb6771713638880d70a9a5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498a51f84bf4da32a0b4422830b421243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4569088a5c5222f87051f32a79e27844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccdebb889e56a109708f7274f55b5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1729e2ce959546cf16cfbc19cf03d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4770313c01afcf5b9ed69542acb1cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf023c97c1196c5a24b9f2d3a41466d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aac745c368369bbbdd5635d3a4057d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18fdd58d8b18b4cb300a6c570fc0f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7795411529ef979b4d24137335e3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de11abaaccc64ca60568607c18d575e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405bcb176f19cfefa56f7cb8677044c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d46ebd0bdae69dff1ed963244caab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b8b11bc2cc9d83ba387a9a958fff355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404f1bf13492284ce7d71dc9c1d380d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040c5aafedb5ad1c8f3f7d36bf334257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f324f7119492b6d6670436da8f70858.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>