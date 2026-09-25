--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -334,51 +334,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae7bebccaef3004772df1d9b8ccf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d6924836b47b74431d8e24c240e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd6a82d7da827a765f1dc508c052f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613793dd529f162d0d187a64e76638e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084875591ce5d2639742dbdc80fdbf9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b183291b2cb1767ea81ed3991707de46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84cbe896ff653c60328027c299fd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9056321cb5faf01c69b88077d2abf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf68bcec49fd36cd6d2a0a836ab3c029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7feda165f0b27710fdb2c99ad50010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c53e20e49b4518b678a07c8bd2c6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25476d23611d3a72d5fbb7d5f0ad207812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad87676e805bcfa9ce971e04fe9c0e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f825e0be5e29df2c5a084041a8dbc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29717096d0eee6047a2b5d5a384c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3a217e3a58fdc0e6b75b568c4d58b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f72417afa7c1605a3d9e62e4d4dfb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b51faba57c62fd654b7258e1eca09e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb775de25c6e54372e50a80c50c9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ebbf93c16e21eb899ef6f816b5cc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b8ca3c66d7d99d03186863c2b36c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bfc196f01ead7804a3db5d8e15f1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309639a54c94563190eaa78030e177f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b32672c542d8d1e55731a28b27678d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e57b5f45ddd8b9ac22ed44fb91a4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c13197e7185474ef651cf4e911f31026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229666bafa462879ce1acfe66e237827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6742166277502967f4f26c64d165b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef99dfab308be48a084d3b2d0f7a7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43476e35b76dfa1cbb8faedc55c36c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4b315c4d30998e7ae815f8e9cee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba13791d802c16fbcc6b655ec8142832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b29c4f957f69820eb5dc7acdfb2e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eca0dbad7c3b00f0ac3decd4a949934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78bf87ef932e84b63f8ed8dd4557435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ac5fb4d64c665e41902b71fe4af936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51f2d190877184363e055af530bff837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa052dc60249fbd09bc4fbc2c5cd4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2979526f95a6a0983cf265f0b5d4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc926134dc3f18cd6a3376c2b48325840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b706c8894f1b052284f5fdfead47941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1abab6a4bed6b9405a8f4f2256f2e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a006502a51be1067e0d0811b96a59543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feada1b47b45a1bbd3199f71bd5389d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4aad44001f35859783389de42fed045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3646ff73c11a7cf0439209ee472557446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276b4445e1eec60d4fa1fee5f0aa58247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f2d59a05c78a1a08ca8c8e26f02f48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0cd9d5530425c5410c4763bb4d1aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c9da58223364bdf0ed5565d955cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df370f19f1498f58aa2914560441e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d864a8ed9df8adf9fcf6ba19bac74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c0553b3b08111f86d12097e22c9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f69586b4d4ec6131238fd13ea5a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea7eea0b7a79f1f71d7ed5d21b8f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d38903cc25c8bedcb9602ce2bfc4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd807046060a8b900dc11585991e2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122adad1a6ca96fbe12437db40ef4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661daab9980740bb6468bec255d99fe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea674f0cd7a220c3a2a77370c81a0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1c348978dc4a1fb3a6d78f6b5fb0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe5915487cddc6c779aa58f3863d8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9937704e6705c4ad3df42bcba3a3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239fd3cbaab82a4f40005499ff157d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4097776b1237a41aedb75c1965a55917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a24f13d0583d085038f404f53807a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d18fcd7283887afb6f8cfee4b9b9da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78928fc5d54034716828825e2a6bb0c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326ff83a2c952f64d06fa9432dce2ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab59f67ae446b3f3ef244113cc534b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fb27d38221087bd1566317c46c69523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23ee8a7a4cbc8e2019a29a23bd8d2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f7f0dcd5e1a8c44088e1dcdf25a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e8cdf6eda00ed445b7cc2a76387526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b2723ad63f72025b8c672ee4ba0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c82f5c8ac01f3ba1067be4eddb95fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c279ca9c2ae965532e7d35b933316829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0d9a5f7f4cca70a5a435a6655e97130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905fa79cb344f374679b063ab3336f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3666f23337345bab2b666d32a7c5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0da6459e8d8f2b9479aaf81824e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bd5571d4fd4260cce3aa0c78ebe5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd6305de0d4e4e4745d2bc33e635335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b2f3781609c664fc565a5ac14cbf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f670c68d22f32b9e8af15d1fe035337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17b7e1af1ec31e87d20a60700caab338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce6e7a04c17b726d07368cff0e3ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c182717830f1c5b9ffa49f57eb381cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcead85af3cd39634fe19b478f5a0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eba0469d7ce0c39b7951787789baa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510fdaf1f27c9c9d8204be36f6180e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf541457bffa26971a5312ffa472b7fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb2052ea2e9bba66dd5c4ea1d867fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32543709955a97c1cf824a16aef73446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c55bea70cdebd281e0af581468ec347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f4b79c08ce8ca2cf3a08ec80a8c3e48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>