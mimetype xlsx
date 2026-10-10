--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -12,211 +12,154 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -236,93 +179,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -667,753 +583,548 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="0">
         <v>12310</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="0">
         <v>6.61</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="0">
+        <v>113.31</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="0">
+        <v>37.71</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>42</v>
-      </c>
-[...8 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="0">
+        <v>11.96</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="0">
+        <v>19.96</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="0">
+        <v>39.7</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="0">
+        <v>5.57</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="0">
+        <v>17.35</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="0">
+        <v>17.72</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="0">
+        <v>33.05</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      <c r="B22" s="0" t="s">
         <v>74</v>
-      </c>
-[...197 lines deleted...]
-        <v>102</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">