--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -17541,51 +17541,51 @@
       </c>
       <c r="G540" s="0">
         <v>22.52</v>
       </c>
       <c r="H540" s="0" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="0">
         <v>26894</v>
       </c>
       <c r="B541" s="0" t="s">
         <v>1345</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>1346</v>
       </c>
       <c r="D541" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E541" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="G541" s="0">
-        <v>149.21</v>
+        <v>137</v>
       </c>
       <c r="H541" s="0" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="0">
         <v>26901</v>
       </c>
       <c r="B542" s="0" t="s">
         <v>1348</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>1349</v>
       </c>
       <c r="D542" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E542" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="G542" s="0">
         <v>23.37</v>
       </c>
       <c r="H542" s="0" t="s">