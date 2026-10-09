--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1493">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000008501</t>
   </si>
   <si>
@@ -89,104 +89,77 @@
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-studiynyiy-nastolnyiy-vsenapravlennyiy-kondensatornyiy/</t>
   </si>
   <si>
     <t>000009444</t>
   </si>
   <si>
     <t>Мікрофон HOCO Lightning Crystal lavalier wireless digital microphone L15 |2.4G, 15M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-hoco-lightning-crystal-lavalier-wireless-digital-microphone-l15/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...7 lines deleted...]
-  <si>
     <t>000011931</t>
   </si>
   <si>
     <t>Мікрофон HOCO Lightning Fair wireless microphone L20 |2.4G, 5-15m, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-hoco-lightning-fair-wireless-microphone-l20-2-4g-5-15m-3-4h-/</t>
   </si>
   <si>
     <t>000011932</t>
   </si>
   <si>
     <t>Мікрофон HOCO Type-C Fair wireless microphone L20 |2.4G, 5-15m, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-hoco-type-c-fair-wireless-microphone-l20-2-4g-5-15m-3-4h-/</t>
   </si>
   <si>
-    <t>000012231</t>
-[...7 lines deleted...]
-  <si>
     <t>000012489</t>
   </si>
   <si>
     <t>Мікрофон HOCO Fair wireless microphone L20B (iP/Type-C/3.5) |ENC, 2.4G|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-hoco-fair-wireless-microphone-l20b-ip-type-c-3-5-enc-2-4g-/</t>
   </si>
   <si>
-    <t>000012490</t>
-[...7 lines deleted...]
-  <si>
     <t>000012618</t>
   </si>
   <si>
     <t>Караоке мікрофон HOCO Shine karaoke microphone L24 |BT5.4, USB/TF/AUX, RGB|</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/karaoke-mikrofon-hoco-shine-karaoke-microphone-l24-bt5-4-usb-tf-aux-rgb-/</t>
   </si>
   <si>
     <t>000012619</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000012887</t>
   </si>
   <si>
     <t>Караоке мікрофон HOCO Singing karaoke microphone DBK1 |BT5.0, AUX, TWS, 5W, 6h|</t>
   </si>
   <si>
     <t>pink</t>
@@ -233,305 +206,296 @@
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-with-mic-m34/</t>
   </si>
   <si>
     <t>000001872</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme with mic M39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-rhyme-with-mic-m39/</t>
   </si>
   <si>
     <t>000002757</t>
   </si>
   <si>
     <t>Навушники USAMS EP-12</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-usams-ep-12/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...2 lines deleted...]
-    <t>Навушники REMAX RM-535</t>
+    <t>000001048</t>
+  </si>
+  <si>
+    <t>Навушники YISON CX330</t>
+  </si>
+  <si>
+    <t>Yison</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-yison-cx330/</t>
+  </si>
+  <si>
+    <t>000001049</t>
+  </si>
+  <si>
+    <t>000001050</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>000001517</t>
+  </si>
+  <si>
+    <t>Навушники AWEI ES-Q3</t>
+  </si>
+  <si>
+    <t>AWEI</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-awei-es-q3/</t>
+  </si>
+  <si>
+    <t>000001619</t>
+  </si>
+  <si>
+    <t>Навушники earpods (Small Box, Copy)</t>
+  </si>
+  <si>
+    <t>Apple (original copy)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-earpods-small-box-copy-/</t>
+  </si>
+  <si>
+    <t>000001620</t>
+  </si>
+  <si>
+    <t>Навушники AWEI ES-12hi</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-awei-es-12hi/</t>
+  </si>
+  <si>
+    <t>000001623</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
+    <t>000001625</t>
+  </si>
+  <si>
+    <t>Навушники AWEI ES-120i</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-awei-es-120i/</t>
+  </si>
+  <si>
+    <t>000001626</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000001851</t>
+  </si>
+  <si>
+    <t>Навушники HOCO EPM02</t>
+  </si>
+  <si>
+    <t>gold</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-epm02/</t>
+  </si>
+  <si>
+    <t>000001683</t>
+  </si>
+  <si>
+    <t>Навушники JTX-702</t>
+  </si>
+  <si>
+    <t>Noname</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-jtx-702/</t>
+  </si>
+  <si>
+    <t>000001684</t>
+  </si>
+  <si>
+    <t>000001767</t>
+  </si>
+  <si>
+    <t>Навушники GOLF with mic M6</t>
+  </si>
+  <si>
+    <t>Golf</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-golf-with-mic-m6/</t>
+  </si>
+  <si>
+    <t>000001768</t>
+  </si>
+  <si>
+    <t>000001999</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Spirited Rhyme with mic M22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-spirited-rhyme-with-mic-m22/</t>
+  </si>
+  <si>
+    <t>000002309</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Memory sound wire with mic M55</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-memory-sound-wire-with-mic-m55/</t>
+  </si>
+  <si>
+    <t>000002628</t>
+  </si>
+  <si>
+    <t>Навушники KONI STRONG KS31</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-koni-strong-ks31/</t>
+  </si>
+  <si>
+    <t>000003270</t>
+  </si>
+  <si>
+    <t>Наушники KONI strong with mic KS-132</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-koni-strong-with-mic-ks-132/</t>
+  </si>
+  <si>
+    <t>000003271</t>
+  </si>
+  <si>
+    <t>Навушники KONI strong with mic KS-341</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-koni-strong-with-mic-ks-341/</t>
+  </si>
+  <si>
+    <t>000003272</t>
+  </si>
+  <si>
+    <t>000003354</t>
+  </si>
+  <si>
+    <t>Пара навушників Накладні і вставні HOCO Enlighten W24</t>
+  </si>
+  <si>
+    <t>black-purple</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/para-naushnikov-nakladnyie-i-vstavnyie-hoco-enlighten-w24/</t>
+  </si>
+  <si>
+    <t>000003355</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000003361</t>
+  </si>
+  <si>
+    <t>Навушники HOCO with mic Graceful Charm W21</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-with-mic-graceful-charm-w21/</t>
+  </si>
+  <si>
+    <t>000003362</t>
+  </si>
+  <si>
+    <t>purple</t>
+  </si>
+  <si>
+    <t>000004441</t>
+  </si>
+  <si>
+    <t>Навушники USAMS In-ear Plastic EP-39 |1.2m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-usams-in-ear-plastic-ep-39-1-2m-/</t>
+  </si>
+  <si>
+    <t>000004442</t>
+  </si>
+  <si>
+    <t>000004676</t>
+  </si>
+  <si>
+    <t>Навушники EarPods Headphone Plug MNHF2ZM / A (BOX, 1: 1 ORIGINAL)</t>
+  </si>
+  <si>
+    <t>Apple</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-earpods-headphone-plug-mnhf2zm-a-box-1-1-original-/</t>
+  </si>
+  <si>
+    <t>000005052</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Passion in-line control eaphones with mic M66 Hi-Res</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-passion-in-line-control-eaphones-with-mic-m66-hi-res/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
     <t>Remax</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...241 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
   </si>
   <si>
     <t>000005169</t>
   </si>
   <si>
     <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
   </si>
   <si>
     <t>000005170</t>
   </si>
   <si>
     <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
   </si>
   <si>
     <t>000005264</t>
   </si>
   <si>
     <t>Навушники KONI STRONG with mic KS-101</t>
@@ -929,104 +893,107 @@
   <si>
     <t>000010747</t>
   </si>
   <si>
     <t>Навушники USAMS In-Ear Earphone US-SJ594 EP-47 |3.5mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-usams-in-ear-earphone-us-sj594-ep-47-3-5mm-/</t>
   </si>
   <si>
     <t>000010748</t>
   </si>
   <si>
     <t>000011301</t>
   </si>
   <si>
     <t>Навушники HOCO Benevolent universal earphones with microphone M116 |1.2M, 3.5mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-benevolent-universal-earphones-with-microphone-m116-1-2m-3-5mm-/</t>
   </si>
   <si>
     <t>000011302</t>
   </si>
   <si>
+    <t>000011303</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Benevolent universal earphones with microphone M116 |1.2M, lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-benevolent-universal-earphones-with-microphone-m116-1-2m-lightning-/</t>
+  </si>
+  <si>
+    <t>000011304</t>
+  </si>
+  <si>
     <t>000011305</t>
   </si>
   <si>
     <t>Навушники HOCO Benevolent universal digital earphones with microphone M116 |1.2m, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-benevolent-universal-digital-earphones-with-microphone-m116-1-2m-type-/</t>
   </si>
   <si>
     <t>000011914</t>
   </si>
   <si>
     <t>Навушники HOCO Enjoy universal digital earphones with microphone Type-C M97 |1.2M, Wire control|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-enjoy-universal-digital-earphones-with-microphone-type-c-m97-1-2m-wire-control-/</t>
   </si>
   <si>
     <t>000012381</t>
   </si>
   <si>
     <t>Навушники HOCO Victory universal digital earphones with microphone Type-C M117 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-victory-universal-digital-earphones-with-microphone-type-c-m117-1-2m-/</t>
   </si>
   <si>
     <t>000012382</t>
   </si>
   <si>
     <t>Навушники HOCO Victory universal earphones with microphone M117 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-victory-universal-earphones-with-microphone-m117-1-2m-/</t>
   </si>
   <si>
-    <t>000012566</t>
-[...2 lines deleted...]
-    <t>Навушники ACEFAST 3.5mm in-ear wired earphones with mic L4</t>
+    <t>000012567</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST USB-C in-ear wired earphones with mic L5 |DSP|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-3-5mm-in-ear-wired-earphones-with-mic-l4/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-usb-c-in-ear-wired-earphones-with-mic-l5-dsp-/</t>
   </si>
   <si>
     <t>000012728</t>
   </si>
   <si>
     <t>Навушники HOCO Type-C Column universal digital earphones with microphone M118</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-type-c-column-universal-digital-earphones-with-microphone-m118/</t>
   </si>
   <si>
     <t>000012943</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO Mia universal earphones with microphone M119</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-mia-universal-earphones-with-microphone-m119/</t>
   </si>
   <si>
     <t>000012944</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO Mia 2-in-1 3.5/Type-C universal digital earphones with microphone M119A</t>
@@ -1133,62 +1100,59 @@
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-usams-tws-gaming-earbuds-jy-series-bt5-0-/</t>
   </si>
   <si>
     <t>000007200</t>
   </si>
   <si>
     <t>Навушники Bluetooth AWEI T15P TWS IPX5 |BT5.1, 45/390mAh, 7Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-awei-t15p-tws-ipx5-bt5-1-45-390mah-7hours-/</t>
   </si>
   <si>
     <t>000007212</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS SIMU ANC True Wireless Earphones S2 |42/480mAh, 6/24Hours| (NGS2-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-simu-anc-true-wireless-earphones-s2-42-480mah-6-24hours-ngs2-02-/</t>
   </si>
   <si>
     <t>000007213</t>
   </si>
   <si>
-    <t>000008100</t>
+    <t>000008616</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS True Wireless Earphones Bowie E3 IP64 |BT5.0, 35/300mAh, 5H, Location, OTA| (NGTW080001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e3-ip64-bt5-0-35-300mah-5h-location-ota-ngtw080002-/</t>
   </si>
   <si>
-    <t>000008616</t>
-[...1 lines deleted...]
-  <si>
     <t>000008372</t>
   </si>
   <si>
     <t>Навушники Bluetooth BOROFONE Magic rhyme true wireless BT headset BW10 |BT5.1, 4h, 30/350mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-magic-rhyme-true-wireless-bt-headset-bw10-bt5-1-4h-30-350mah-/</t>
   </si>
   <si>
     <t>000008396</t>
   </si>
   <si>
     <t>Навушники Baseus True Wireless Earphones Bowie E2 |BT5.2, 40/300mAh, 5H, Location, OTA| (NGTW090001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e2-bt5-2-40-300mah-5h-location-ota-ngtw090005-/</t>
   </si>
   <si>
     <t>000008614</t>
   </si>
   <si>
     <t>000008615</t>
   </si>
   <si>
     <t>000009855</t>
@@ -1733,110 +1697,107 @@
   <si>
     <t>Навушники HOCO Glory true wireless BT headset EW70 |BT5.5, 35/300mAh, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-glory-true-wireless-bt-headset-ew70-bt5-5-35-300mah-6h-/</t>
   </si>
   <si>
     <t>000010947</t>
   </si>
   <si>
     <t>Навушники HOCO True wireless stereo headset EW75 |BT5.4, 4H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew75-bt5-4-4h-/</t>
   </si>
   <si>
     <t>000010948</t>
   </si>
   <si>
     <t>Навушники HOCO True wireless stereo headset EW76 |BT5.4, 4H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew76-bt5-4-4h-/</t>
   </si>
   <si>
+    <t>000010949</t>
+  </si>
+  <si>
+    <t>Навушники HOCO True wireless stereo headset EW77 |BT5.4, 4H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew77-bt5-4-4h-/</t>
+  </si>
+  <si>
     <t>000010950</t>
   </si>
   <si>
     <t>Навушники HOCO True wireless stereo headset EW78 BT5.4, 4H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew78-bt5-4-4h-/</t>
   </si>
   <si>
     <t>000011174</t>
   </si>
   <si>
     <t>Навушники HOCO Magic true wireless BT headset EW202 |BT5.4, 35/350mAh, 6h, ipx4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-magic-true-wireless-bt-headset-ew202-bt5-4-35-350mah-6h-ipx4-/</t>
   </si>
   <si>
     <t>000011175</t>
   </si>
   <si>
     <t>000011176</t>
   </si>
   <si>
     <t>000011195</t>
   </si>
   <si>
-    <t>000011177</t>
+    <t>000011178</t>
   </si>
   <si>
     <t>Навушники HOCO Praise true wireless ANC noise cancelling BT headset EQ17 |BT5.4, 40/400mAh, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-praise-true-wireless-anc-noise-cancelling-bt-headset-eq17-bt5-4-40-400mah-7h-/</t>
   </si>
   <si>
-    <t>000011178</t>
-[...1 lines deleted...]
-  <si>
     <t>000011180</t>
   </si>
   <si>
     <t>000011299</t>
   </si>
   <si>
     <t>Навушники HOCO True wireless stereo headset EW83 |BT5.4, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew83-bt5-4-4h-/</t>
   </si>
   <si>
-    <t>000011300</t>
-[...7 lines deleted...]
-  <si>
     <t>000011405</t>
   </si>
   <si>
     <t>Навушники HOCO Thought true wireless BT headset EQ2 Plus |BT5.4, 40/320mAh, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-thought-true-wireless-bt-headset-eq2-plus-bt5-4-40-320mah-7h-/</t>
   </si>
   <si>
     <t>000011407</t>
   </si>
   <si>
     <t>Навушники HOCO Cool color true wireless BT headset with touch screen EQ14 |BT5.4, 40/500mAh, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-cool-color-true-wireless-bt-headset-with-touch-screen-eq14-bt5-4-40-500mah-7h-/</t>
   </si>
   <si>
     <t>000011408</t>
   </si>
   <si>
     <t>Навушники HOCO Field ANC+ENC noise cancelling true wireless BT headset EQ18 |BT5.4, 35/300mAh, 5-6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-field-anc-enc-noise-cancelling-true-wireless-bt-headset-eq18-bt5-4-35-300mah-5-6h-/</t>
@@ -1871,101 +1832,89 @@
   <si>
     <t>Навушники HOCO Estrella wireless BT headset EQ24 |BT5.4, 40/320mAh, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-estrella-wireless-bt-headset-eq24-bt5-4-40-320mah-7h-/</t>
   </si>
   <si>
     <t>000011422</t>
   </si>
   <si>
     <t>Навушники HOCO Randy true wireless BT headset with touch screen EW73 |BT5.4, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-randy-true-wireless-bt-headset-with-touch-screen-ew73-bt5-4-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000011424</t>
   </si>
   <si>
     <t>Навушники HOCO Magnificent true wireless touch screen BT headset EW80 |BT5.4, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-magnificent-true-wireless-touch-screen-bt-headset-ew80-bt5-4-30-300mah-4h-/</t>
   </si>
   <si>
-    <t>000011425</t>
-[...7 lines deleted...]
-  <si>
     <t>000011426</t>
   </si>
   <si>
     <t>Навушники HOCO Sparkle true wireless touch screen BT headset EW82 |BT5.4, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-sparkle-true-wireless-touch-screen-bt-headset-ew82-bt5-4-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000011427</t>
   </si>
   <si>
     <t>Навушники HOCO Friendly true wireless children BT headset EW111 |BT5.4, 30/250mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-friendly-true-wireless-children-bt-headset-ew111-bt5-4-30-250mah-4h-/</t>
   </si>
   <si>
     <t>000011428</t>
   </si>
   <si>
     <t>000011429</t>
   </si>
   <si>
     <t>Навушники HOCO Friendly true wireless children BT headset EW112 |BT5.4, 30/250mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-friendly-true-wireless-children-bt-headset-ew112-bt5-4-30-250mah-4h-/</t>
   </si>
   <si>
-    <t>000011431</t>
+    <t>000011432</t>
   </si>
   <si>
     <t>Навушники HOCO Elegant true wireless sleep BT headset EW200 IPX4 |BT5.4, 30/400mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-elegant-true-wireless-sleep-bt-headset-ew200-bt5-4-30-400mah-4h-/</t>
   </si>
   <si>
-    <t>000011432</t>
-[...1 lines deleted...]
-  <si>
     <t>000011433</t>
   </si>
   <si>
     <t>000011434</t>
   </si>
   <si>
     <t>000011435</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful true wireless BT headset EW201 |BT5.4, 30/320mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-graceful-true-wireless-bt-headset-ew201-bt5-4-30-320mah-4h-/</t>
   </si>
   <si>
     <t>000011436</t>
   </si>
   <si>
     <t>000011437</t>
   </si>
   <si>
     <t>000011438</t>
   </si>
   <si>
     <t>Навушники HOCO Jinny true wireless BT headset EW203 |BT5.4, 40/400mAh, 7h|</t>
@@ -2021,1844 +1970,1676 @@
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-e16-bt5-3-35-400mah-ipx4-2enc-mic-6h-/</t>
   </si>
   <si>
     <t>000011706</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie True Wireless Earphones E18 |BT5.3, 40/300mAh, IPX4, 2ENC Mic, 7.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-e18-bt5-3-40-300mah-ipx4-2enc-mic-7-5h-/</t>
   </si>
   <si>
     <t>000011707</t>
   </si>
   <si>
     <t>000011709</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie True Wireless Earphones WM01 |BT5.3, 40/300mAh, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-wm01-bt5-3-40-300mah-5h-/</t>
   </si>
   <si>
-    <t>000011939</t>
+    <t>000011940</t>
   </si>
   <si>
     <t>Навушники HOCO HOCO Duke true wireless ANC Noise Reduction BT headset EQ9 Plus |BT5.3, 7/28h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-duke-true-wireless-anc-noise-reduction-bt-headset-eq9-plus-bt5-3-7-28h-/</t>
   </si>
   <si>
-    <t>000011940</t>
-[...1 lines deleted...]
-  <si>
     <t>000011990</t>
   </si>
   <si>
     <t>Навушники HOCO Unimpeded true wireless BT headset EQ25 |BT5.4, 40/320mAh, 7/28h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-unimpeded-true-wireless-bt-headset-eq25-bt5-4-40-320mah-7-28h-/</t>
   </si>
   <si>
     <t>000011991</t>
   </si>
   <si>
     <t>Навушники HOCO Cat true wireless touch screen BT headset EW86 |BT5.4, 25/300mAh, 3.5/20h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-cat-true-wireless-touch-screen-bt-headset-ew86-bt5-4-25-300mah-3-5-20h-/</t>
   </si>
   <si>
     <t>000011992</t>
   </si>
   <si>
     <t>Навушники HOCO Gata true wireless touch screen BT headset EW87 |BT5.4, 30/280mAh, 4/20h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-gata-true-wireless-touch-screen-bt-headset-ew87-bt5-4-30-280mah-4-20h-/</t>
   </si>
   <si>
-    <t>000011993</t>
-[...7 lines deleted...]
-  <si>
     <t>000011994</t>
   </si>
   <si>
     <t>Навушники HOCO Kissa true wireless touch screen BT headset EW89 |BT5.4, 25/300mAh, 3.5/20h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-kissa-true-wireless-touch-screen-bt-headset-ew89-bt5-4-25-300mah-3-5-20h-/</t>
   </si>
   <si>
     <t>000011995</t>
   </si>
   <si>
     <t>Навушники HOCO True wireless ANC noise reduction BT headset EW90 |BT5.4, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-anc-noise-reduction-bt-headset-ew90-bt5-4-4h-/</t>
   </si>
   <si>
-    <t>000012090</t>
-[...20 lines deleted...]
-    <t>Навушники XTRIKE ME WS-016 OWS |BT5.4, 28/300mAh, 3h|</t>
+    <t>000012335</t>
+  </si>
+  <si>
+    <t>Навушники HOCO True wireless stereo headset EW96 |BT6.0, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew96-bt6-0-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000012336</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Gem wireless BT headset EQ33 (App) |BT5.4, 40/300mAh, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-gem-wireless-bt-headset-eq33-app-bt5-4-40-300mah-7h-/</t>
+  </si>
+  <si>
+    <t>000012337</t>
+  </si>
+  <si>
+    <t>000012340</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Warm sound true wireless BT headset EA8 (App) |BT5.4, 35/350mAh, 6h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-warm-sound-true-wireless-bt-headset-ea8-app-bt5-4-35-350mah-6h-/</t>
+  </si>
+  <si>
+    <t>000012569</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-aceclip-pro-wireless-earbuds-fa006-ip55-bt5-4-60-400mah-7-28h-/</t>
+  </si>
+  <si>
+    <t>000012578</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST hybrid noise reduction true wireless earbuds W5 IPX4 |BT5.4, 6/30h, 40/500mAh, ANC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-hybrid-noise-reduction-true-wireless-earbuds-w5-ipx4-bt5-4-6-30h-40-500mah-anc-/</t>
+  </si>
+  <si>
+    <t>000012579</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST smart screen active noise cancelling true wireless earbuds W6 IPX4 |BT5.4, 8/35h, 35/400mAh, ANC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-smart-screen-active-noise-cancelling-true-wireless-earbuds-w6-ipx4-bt5-4-8-35h-35-400mah-anc-/</t>
+  </si>
+  <si>
+    <t>000012729</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Rhyme true wireless six microphones noise reduction BT headset EQ35 |BT5.4, ANC/ENC, App, 7/35h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-rhyme-true-wireless-six-microphones-noise-reduction-bt-headset-eq35-bt5-4-anc-enc-app-7-35h-/</t>
+  </si>
+  <si>
+    <t>000012929</t>
+  </si>
+  <si>
+    <t>Беруші Acefast silicone noise-cancelling earplugs WP1 | -48dB, ipx8|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/berushi-acefast-silicone-noise-cancelling-earplugs-wp1-48-ipx8-/</t>
+  </si>
+  <si>
+    <t>000000219</t>
+  </si>
+  <si>
+    <t>Навушники AWEI Bluetooth B923bl</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-awei-bluetooth-b923bl/</t>
+  </si>
+  <si>
+    <t>000000593</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Bluetooth Sporty RB-S8</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-remax-bluetooth-sporty-rb-s8/</t>
+  </si>
+  <si>
+    <t>000001232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Hoco Wonderful sports ES21</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-wonderful-sports-es21/</t>
+  </si>
+  <si>
+    <t>000001351</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth GORSUN GS-E9</t>
+  </si>
+  <si>
+    <t>Gorsun</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-gorsun-gs-e9/</t>
+  </si>
+  <si>
+    <t>000001511</t>
+  </si>
+  <si>
+    <t>Навушники AWEI Bluetooth A980bl</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-awei-bluetooth-a980bl/</t>
+  </si>
+  <si>
+    <t>000001694</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Hoco Faery sound ES18</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-faery-sound-es18/</t>
+  </si>
+  <si>
+    <t>000001896</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth HOCO exquisite sports ES13 Plus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-exquisite-sports-es13-plus/</t>
+  </si>
+  <si>
+    <t>000002159</t>
+  </si>
+  <si>
+    <t>Навушники Celebrat Bluetooth E2</t>
+  </si>
+  <si>
+    <t>Celebrat</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-celebrat-bluetooth-e2/</t>
+  </si>
+  <si>
+    <t>000002579</t>
+  </si>
+  <si>
+    <t>Навушники AWEI Bluetooth B925bl</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-awei-bluetooth-b925bl/</t>
+  </si>
+  <si>
+    <t>000002627</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth KONI STRONG KS922</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-koni-strong-ks922/</t>
+  </si>
+  <si>
+    <t>000002954</t>
+  </si>
+  <si>
+    <t>Навушники AWEI Bluetooth A921bl</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-awei-bluetooth-a921bl/</t>
+  </si>
+  <si>
+    <t>000003268</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth KONI strong KS-F18B</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-koni-strong-ks-f18b/</t>
+  </si>
+  <si>
+    <t>000003346</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth HOCO Brilliant Sound W23 |MicroSD/AUX support|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-brilliant-sound-w23-microsd-aux-support-/</t>
+  </si>
+  <si>
+    <t>000003347</t>
+  </si>
+  <si>
+    <t>000003348</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth HOCO Promise W25 |MicroSD/AUX support|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-promise-w25-microsd-aux-support-/</t>
+  </si>
+  <si>
+    <t>000004705</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth HOCO Journey Hi-Res W28</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-journey-hi-res-w28/</t>
+  </si>
+  <si>
+    <t>000004706</t>
+  </si>
+  <si>
+    <t>000004707</t>
+  </si>
+  <si>
+    <t>000007619</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth REMAX Wireless Stereo Headphone RB-620HB |BT5.0, 300mAh, 18Hours|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-remax-wireless-stereo-headphone-rb-620hb-bt5-0-300mah-18hours-/</t>
+  </si>
+  <si>
+    <t>000007620</t>
+  </si>
+  <si>
+    <t>000007918</t>
+  </si>
+  <si>
+    <t>Навушники bluetooth HOCO Art sount BT headset W33 |BT5.0, AUX, Type-C, 15H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-art-sount-bt-headset-w33-bt5-0-aux-type-c-15h-/</t>
+  </si>
+  <si>
+    <t>000007919</t>
+  </si>
+  <si>
+    <t>000007920</t>
+  </si>
+  <si>
+    <t>000008392</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
+  </si>
+  <si>
+    <t>000009095</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
+  </si>
+  <si>
+    <t>000011997</t>
+  </si>
+  <si>
+    <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
+  </si>
+  <si>
+    <t>brown</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009235</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
+  </si>
+  <si>
+    <t>000009253</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
+  </si>
+  <si>
+    <t>000009563</t>
+  </si>
+  <si>
+    <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
+  </si>
+  <si>
+    <t>000009982</t>
+  </si>
+  <si>
+    <t>000009567</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headphones W41 |BT5.3, AUX/TF, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headphones-w41-bt5-3-aux-tf-7h-/</t>
+  </si>
+  <si>
+    <t>000010037</t>
+  </si>
+  <si>
+    <t>000010038</t>
+  </si>
+  <si>
+    <t>000009569</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Adventure BT headphones W43 |BT5.3, AUX/TF, 25h, Touch Control|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-adventure-bt-headphones-w43-bt5-3-aux-tf-25h-touch-control-/</t>
+  </si>
+  <si>
+    <t>000011096</t>
+  </si>
+  <si>
+    <t>000009606</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
+  </si>
+  <si>
+    <t>Cherry blossom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
+  </si>
+  <si>
+    <t>000009607</t>
+  </si>
+  <si>
+    <t>Purple grape</t>
+  </si>
+  <si>
+    <t>000009608</t>
+  </si>
+  <si>
+    <t>Crystal blue</t>
+  </si>
+  <si>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
+  </si>
+  <si>
+    <t>000011900</t>
+  </si>
+  <si>
+    <t>000011901</t>
+  </si>
+  <si>
+    <t>000010423</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
+  </si>
+  <si>
+    <t>000010424</t>
+  </si>
+  <si>
+    <t>000010609</t>
+  </si>
+  <si>
+    <t>000010539</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Focus BT headphones W48 |BT5.3, AUX/BT/TF, 46h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-focus-bt-headphones-w48-bt5-3-aux-bt-tf-46h-/</t>
+  </si>
+  <si>
+    <t>000010540</t>
+  </si>
+  <si>
+    <t>000010541</t>
+  </si>
+  <si>
+    <t>000010617</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cute fun BT headphones W50 |BT5.3, AUX/TF, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cute-fun-bt-headphones-w50-bt5-3-aux-tf-12h-/</t>
+  </si>
+  <si>
+    <t>000010618</t>
+  </si>
+  <si>
+    <t>000010619</t>
+  </si>
+  <si>
+    <t>000010657</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Delightful BT headphones W51 |BT5.3. AUX/TF|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-delightful-bt-headphones-w51-bt5-3-aux-tf-/</t>
+  </si>
+  <si>
+    <t>000010799</t>
+  </si>
+  <si>
+    <t>000010800</t>
+  </si>
+  <si>
+    <t>000010749</t>
+  </si>
+  <si>
+    <t>Навушники USAMS Wireless Headphone YH Series YH21 |BT5.3/AUX, 70h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-usams-wireless-headphone-yh-series-yh21-bt5-3-aux-70h-/</t>
+  </si>
+  <si>
+    <t>000010877</t>
+  </si>
+  <si>
+    <t>Навушники BASEUS CN Bowie H1 Pro Noise-Cancellation Wireless Headphones |BT5.3, ANC/EQ, 60-80h| (Chinese version)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h1-pro-noise-cancellation-wireless-headphones-bt5-3-anc-eq-60-80h-/</t>
+  </si>
+  <si>
+    <t>000010951</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
+  </si>
+  <si>
+    <t>000010952</t>
+  </si>
+  <si>
+    <t>000010953</t>
+  </si>
+  <si>
+    <t>000011055</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Young BT headphones W54 |BT5.4, ANC, AUX, USB-C, 30h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-young-bt-headphones-w54-bt5-4-anc-aux-usb-c-30h-/</t>
+  </si>
+  <si>
+    <t>000011109</t>
+  </si>
+  <si>
+    <t>000011108</t>
+  </si>
+  <si>
+    <t>000011056</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Earl BT headphones W56 |BT5.4, AUX, USB-C, 28h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-earl-bt-headphones-w56-bt5-4-aux-usb-c-28h-/</t>
+  </si>
+  <si>
+    <t>000011181</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Auspicious ANC noise reduction BT headphones W35 Max |BT5.4, TF/AUX, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-bt-headphones-w35-max-joy-bt5-4-tf-aux-90h-/</t>
+  </si>
+  <si>
+    <t>000011182</t>
+  </si>
+  <si>
+    <t>000011440</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Happiness ANC noise reduction BT headphones W55 Plus |BT5.4, 65-90h, AUX/TF|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happiness-anc-noise-reduction-bt-headphones-w55-plus-bt5-4-65-90h-aux-tf-/</t>
+  </si>
+  <si>
+    <t>000011441</t>
+  </si>
+  <si>
+    <t>000011442</t>
+  </si>
+  <si>
+    <t>Навушники HOCO ANC BT headphones W58 |BT5.4, 40-50h, Type-C, Smart Case|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-anc-bt-headphones-w58-bt5-4-40-50h-type-c-smart-case-/</t>
+  </si>
+  <si>
+    <t>000011443</t>
+  </si>
+  <si>
+    <t>000011444</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
+  </si>
+  <si>
+    <t>000011445</t>
+  </si>
+  <si>
+    <t>000011516</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
+  </si>
+  <si>
+    <t>000011517</t>
+  </si>
+  <si>
+    <t>000011518</t>
+  </si>
+  <si>
+    <t>000011520</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
+  </si>
+  <si>
+    <t>000011579</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
+  </si>
+  <si>
+    <t>ivory</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
+  </si>
+  <si>
+    <t>000011582</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
+  </si>
+  <si>
+    <t>000011700</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bass-35-max-wireless-headphones-bt5-3-50h-/</t>
+  </si>
+  <si>
+    <t>000011701</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie Noise-Cancellation Wireless Headphones H1s |BT5.4, ANC, 60/120h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-noise-cancellation-wireless-headphones-h1s-bt5-4-anc-60-120h-/</t>
+  </si>
+  <si>
+    <t>000011739</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wonderful BT headphones W52 |BT 5.4,AUX/TF, 46h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wonderful-bt-headphones-w52-bt-5-4-aux-tf-46h-/</t>
+  </si>
+  <si>
+    <t>000011740</t>
+  </si>
+  <si>
+    <t>000011741</t>
+  </si>
+  <si>
+    <t>000011742</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Happy BT headphones W65 |BT 5.4,AUX, 45h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-bt-headphones-w65-bt-5-4-aux-tf-45h-/</t>
+  </si>
+  <si>
+    <t>000011743</t>
+  </si>
+  <si>
+    <t>000011744</t>
+  </si>
+  <si>
+    <t>000011745</t>
+  </si>
+  <si>
+    <t>000011746</t>
+  </si>
+  <si>
+    <t>000011747</t>
+  </si>
+  <si>
+    <t>000011748</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
+  </si>
+  <si>
+    <t>000011749</t>
+  </si>
+  <si>
+    <t>000011750</t>
+  </si>
+  <si>
+    <t>000011751</t>
+  </si>
+  <si>
+    <t>000011902</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000011903</t>
+  </si>
+  <si>
+    <t>000011905</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
+  </si>
+  <si>
+    <t>000011907</t>
+  </si>
+  <si>
+    <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
+  </si>
+  <si>
+    <t>000011909</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
+  </si>
+  <si>
+    <t>000011911</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Niya neck-hanging BT headset ES75 |BT5.4, IPX4, 30H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-niya-neck-hanging-bt-headset-es75-bt5-4-ipx4-30h-/</t>
+  </si>
+  <si>
+    <t>000011915</t>
+  </si>
+  <si>
+    <t>Амбушури для наушников HOCO W65/W65 Plus magnetic earmuffs</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/ambushyuryi-dlya-naushnikov-hoco-w65-w65-plus-magnetic-earmuffs/</t>
+  </si>
+  <si>
+    <t>000011916</t>
+  </si>
+  <si>
+    <t>000011917</t>
+  </si>
+  <si>
+    <t>000011918</t>
+  </si>
+  <si>
+    <t>000011919</t>
+  </si>
+  <si>
+    <t>000011920</t>
+  </si>
+  <si>
+    <t>Star Color</t>
+  </si>
+  <si>
+    <t>000012094</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
+  </si>
+  <si>
+    <t>000012095</t>
+  </si>
+  <si>
+    <t>white-grey</t>
+  </si>
+  <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
+    <t>000012229</t>
+  </si>
+  <si>
+    <t>000012341</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
+  </si>
+  <si>
+    <t>000012342</t>
+  </si>
+  <si>
+    <t>000012383</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
+  </si>
+  <si>
+    <t>000012384</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Graceful lavalier BT earphones ES77 |BT5.4, 10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-lavalier-bt-earphones-es77-bt5-4-10h-/</t>
+  </si>
+  <si>
+    <t>000012385</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
+    <t>000012386</t>
+  </si>
+  <si>
+    <t>000012486</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Energica hairband sports BT headset EA10 |BT5.4, 15h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-energica-hairband-sports-bt-headset-ea10-bt5-4-15h-/</t>
+  </si>
+  <si>
+    <t>000012570</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST active noise reduction wireless headset H6 |BT5.3/3.5mm, 45/55h, ANC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-active-noise-reduction-wireless-headset-h6-bt5-3-3-5mm-45-55h-anc-/</t>
+  </si>
+  <si>
+    <t>000012571</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST active noise cancelling wireless headset H9 |BT5.4, 45/55h, ANC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-active-noise-cancelling-wireless-headset-h9-bt5-4-45-55h-anc-/</t>
+  </si>
+  <si>
+    <t>000012572</t>
+  </si>
+  <si>
+    <t>000012573</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST wireless headset H10  |BT5.4/3.5mm, 60h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-wireless-headset-h10-bt5-4-3-5mm-60h-/</t>
+  </si>
+  <si>
+    <t>000012575</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST Wireless Headset H13 |BT6.0/3.5mm, 60h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-wireless-headset-h13-bt6-0-3-5mm-60h-/</t>
+  </si>
+  <si>
+    <t>000012621</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Calma ANC noise-canceling BT headphones W68 (App) |BT6.0/AUX, 32/45h, Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-calma-anc-noise-canceling-bt-headphones-w68-app-bt6-0-aux-32-45h-type-c-/</t>
+  </si>
+  <si>
+    <t>000012622</t>
+  </si>
+  <si>
+    <t>000012778</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cool sound BT headphones W71 |BT6.0, 26h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cool-sound-bt-headphones-w71-bt6-0-26h-/</t>
+  </si>
+  <si>
+    <t>000012797</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
+  </si>
+  <si>
+    <t>000012848</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
+  </si>
+  <si>
+    <t>000012847</t>
+  </si>
+  <si>
+    <t>000012928</t>
+  </si>
+  <si>
+    <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
+  </si>
+  <si>
+    <t>000012940</t>
+  </si>
+  <si>
+    <t>Навушники сетевой HOCO Naya neck-mounted BT earphones ES78 |BT6.0, LED Display, 120h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-naya-neck-mounted-bt-earphones-es78-bt6-0-led-display-120h-/</t>
+  </si>
+  <si>
+    <t>000012941</t>
+  </si>
+  <si>
+    <t>Навушники сетевой HOCO W72 Earl Ⅲ abyss mirror BT headphones |BT6.0/AUX, 25h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w72-earl-abyss-mirror-bt-headphones-bt6-0-aux-25h-/</t>
+  </si>
+  <si>
+    <t>000012942</t>
+  </si>
+  <si>
+    <t>000013015</t>
+  </si>
+  <si>
+    <t>beige</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9252/</t>
+  </si>
+  <si>
+    <t>000013016</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9253/</t>
+  </si>
+  <si>
+    <t>000005177</t>
+  </si>
+  <si>
+    <t>Акустика REMAX Bluetooth Fabric RB-M21</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-remax-bluetooth-fabric-rb-m21/</t>
+  </si>
+  <si>
+    <t>000002623</t>
+  </si>
+  <si>
+    <t>Акустика KONI STRONG KS200</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-koni-strong-ks200/</t>
+  </si>
+  <si>
+    <t>000003281</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Bright sound sports BS31</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-bright-sound-sports-bs31/</t>
+  </si>
+  <si>
+    <t>000005712</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Hero sports BT5.0 TWS BS36 |AUX, TF CARD, FM, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-hero-sports-bt5-0-tws-bs36-aux-tf-card-fm-usb-/</t>
+  </si>
+  <si>
+    <t>000005890</t>
+  </si>
+  <si>
+    <t>Акустика YISON with Qi Charger WS-5 |3W*2|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-yison-with-qi-charger-ws-5-3w-2-/</t>
+  </si>
+  <si>
+    <t>000006078</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Dancer outdoor wireless speaker BS37 |3Hours, BT5.0, TWS, AUX/FM/USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-dancer-outdoor-wireless-speaker-bs37-3hours-bt5-0-tws-aux-fm-usb-/</t>
+  </si>
+  <si>
+    <t>000006157</t>
+  </si>
+  <si>
+    <t>Акустика Bluetooth Beecaro with RGB Light RX22E |BT5.0, TWS, 6W, FM, AUX|</t>
+  </si>
+  <si>
+    <t>Beecaro</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-bluetooth-beecaro-with-rgb-light-rx22e-bt5-0-tws-6w-fm-aux-/</t>
+  </si>
+  <si>
+    <t>000006341</t>
+  </si>
+  <si>
+    <t>Акустика CELEBRAT TWS SP-2 |IPX7, AUX/TF/BT5.0, 5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-tws-sp-2-ipx7-aux-tf-bt5-0-5w-/</t>
+  </si>
+  <si>
+    <t>000006342</t>
+  </si>
+  <si>
+    <t>000006343</t>
+  </si>
+  <si>
+    <t>000006346</t>
+  </si>
+  <si>
+    <t>Акустика CELEBRAT TWS SP-6 |AUX/USB/TF/FM/BT5.0, 5W*2|</t>
+  </si>
+  <si>
+    <t>Camouflage-Green</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-tws-sp-6-aux-usb-tf-fm-bt5-0-5w-2-/</t>
+  </si>
+  <si>
+    <t>000006699</t>
+  </si>
+  <si>
+    <t>Акустика CELEBRAT Outdoor SP-5 |BT5.0, TWS, IPX7|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-outdoor-sp-5-bt5-0-tws-ipx7-/</t>
+  </si>
+  <si>
+    <t>000006700</t>
+  </si>
+  <si>
+    <t>Акустика YISON with Qi Charger LED  LOCK WS-4</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-yison-with-qi-charger-led-lock-ws-4/</t>
+  </si>
+  <si>
+    <t>000006715</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Trendy sound sports wireless speaker IPX5 HC1 |BT, TWS, AUX, FM, TF, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-trendy-sound-sports-wireless-speaker-ipx5-hc1-bt-tws-aux-fm-tf-usb-/</t>
+  </si>
+  <si>
+    <t>000006721</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Xpress sports BT speaker LED IPX5 HC2 |BT, TWS, AUX, FM, TF, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-xpress-sports-bt-speaker-led-ipx5-hc2-bt-tws-aux-fm-tf-usb-/</t>
+  </si>
+  <si>
+    <t>000006722</t>
+  </si>
+  <si>
+    <t>000006723</t>
+  </si>
+  <si>
+    <t>dark green</t>
+  </si>
+  <si>
+    <t>000007348</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Magic sports BT speaker IPX5 HC6 |TWS, BT, AUX, FM, TF, USB|</t>
+  </si>
+  <si>
+    <t>navy-blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-magic-sports-bt-speaker-ipx5-hc6-tws-bt-aux-fm-tf-usb-/</t>
+  </si>
+  <si>
+    <t>000007538</t>
+  </si>
+  <si>
+    <t>Акустика Hoco Colorful light BT speaker DS29 |BT5.0, AUX, FM, TF, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-colorful-light-bt-speaker-ds29-bt5-0-aux-fm-tf-usb-/</t>
+  </si>
+  <si>
+    <t>000007540</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Deep sound sports BT speaker BS45 |BT5.0, TWS, FM, TF|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-deep-sound-sports-bt-speaker-bs45-bt5-0-tws-fm-tf-/</t>
+  </si>
+  <si>
+    <t>000007640</t>
+  </si>
+  <si>
+    <t>000007812</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Mature outdoor BT speaker BS46 |10W, BT5.0, TWS, AUX, TF, USB, FM, 3Hours|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-mature-outdoor-bt-speaker-bs46-10w-bt5-0-tws-aux-tf-usb-fm-3hours-/</t>
+  </si>
+  <si>
+    <t>000008268</t>
+  </si>
+  <si>
+    <t>Акустика REMAX Star Series RGB Outdoor Wireless Speaker RB-M28 PRO IPX7 |BT5.0,8Wx2, TWS, AUX/TF, DSP, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-remax-star-series-rgb-outdoor-wireless-speaker-rb-m28-pro-ipx7-bt5-0-8wx2-tws-aux-tf-dsp-8h-/</t>
+  </si>
+  <si>
+    <t>000008269</t>
+  </si>
+  <si>
+    <t>000008330</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Sonar sports BT speaker HC10 IPX5  |BT5.0, TWS, AUX, FM, TF, USB, 3Hours, 5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-sonar-sports-bt-speaker-hc10-ipx5-bt5-0-tws-aux-fm-tf-usb-3hours-5w-/</t>
+  </si>
+  <si>
+    <t>000008963</t>
+  </si>
+  <si>
+    <t>Акустика HOCO  Sports BT speaker HC12 IPX4 |BT5.0, USB/AUX/TF/FM, 2h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-sports-bt-speaker-hc12-ipx4-bt5-0-usb-aux-tf-fm-2h-/</t>
+  </si>
+  <si>
+    <t>000009105</t>
+  </si>
+  <si>
+    <t>000008961</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Gold brick sports BT speaker BS51 |BT5.1, TWS,  USB/AUX/TF/FM, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-gold-brick-sports-bt-speaker-bs51-bt5-1-tws-usb-aux-tf-fm-4h-/</t>
+  </si>
+  <si>
+    <t>000008962</t>
+  </si>
+  <si>
+    <t>000009230</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Billowing outdoor BT speaker BS52 |TWS, BT5.0, 10Wx2, 3h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-billowing-outdoor-bt-speaker-bs52-tws-bt5-0-10wx2-3h-/</t>
+  </si>
+  <si>
+    <t>000009259</t>
+  </si>
+  <si>
+    <t>Акустика xdobo Prince 1995II IPX7 |BT5.0, AUX/TF, 12W, TWS, 6-20h Max|</t>
+  </si>
+  <si>
+    <t>xdobo</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-prince-1995ii-ipx7-bt5-0-aux-tf-12w-tws-6-20h-max-/</t>
+  </si>
+  <si>
+    <t>000009390</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Sports BT speaker HC13 |BT5.0, USB/TF/AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-sports-bt-speaker-hc13-bt5-0-usb-tf-aux-/</t>
+  </si>
+  <si>
+    <t>000009391</t>
+  </si>
+  <si>
+    <t>000009448</t>
+  </si>
+  <si>
+    <t>000009449</t>
+  </si>
+  <si>
+    <t>000009638</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Auspicious sports TWS speaker HC22 |BT5.2, AUX/TF/USB/FM, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-auspicious-sports-tws-speaker-hc22-bt5-2-aux-tf-usb-fm-4h-/</t>
+  </si>
+  <si>
+    <t>000010032</t>
+  </si>
+  <si>
+    <t>000009835</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Crystal colorful luminous BT speaker BS58 |BT5.1, TWS, 10W, 4H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-crystal-colorful-luminous-bt-speaker-bs58/</t>
+  </si>
+  <si>
+    <t>000009883</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Lucy sports BT speaker BR36 |BT5.3, TF/USB/AUX/FM, 5W,2h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-lucy-sports-bt-speaker-br36-bt5-3-tf-usb-aux-fm-5w-2h-/</t>
+  </si>
+  <si>
+    <t>000010053</t>
+  </si>
+  <si>
+    <t>Акустика Sounarc R1 IPX6 |BT5.3, AUX/TF, 40W, TWS, 16h Max|</t>
+  </si>
+  <si>
+    <t>Sounarc</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-sounarc-r1-ipx6-bt5-3-aux-40w-tws-16h-max-/</t>
+  </si>
+  <si>
+    <t>000010436</t>
+  </si>
+  <si>
+    <t>Акустика BKK waterproof BT Speaker K215 |BT5.3, TWS, AUX/TF/USB/FM, 2*5W|</t>
+  </si>
+  <si>
+    <t>BKK</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-bkk-waterproof-bt-speaker-k215-bt5-3-tws-aux-tf-usb-fm-2-5w-/</t>
+  </si>
+  <si>
+    <t>000010652</t>
+  </si>
+  <si>
+    <t>Акустика-караоке Xdobo Mirage |BT5.3, 130W, USB/AUX, EQ, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-xdobo-mirage-bt5-3-130w-usb-aux-eq-12h-/</t>
+  </si>
+  <si>
+    <t>000010653</t>
+  </si>
+  <si>
+    <t>Акустика Xdobo Kungfu IPX7 |BT5.3, 160W, TWS, USB/AUX, 20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-kungfu-ipx7-bt5-3-160w-tws-usb-aux-20h-/</t>
+  </si>
+  <si>
+    <t>000010739</t>
+  </si>
+  <si>
+    <t>Акустика USAMS Waterproof Wireless Speaker with Lanyard YC011 IPX7 |BT5.0, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-usams-waterproof-wireless-speaker-with-lanyard-yc011-ipx7-bt5-0-4h-/</t>
+  </si>
+  <si>
+    <t>000010741</t>
+  </si>
+  <si>
+    <t>Акустика USAMS Mini Wireless BT Speaker US-YX014 1200mAh |BT5.3, TWS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-usams-mini-wireless-bt-speaker-us-yx014-1200mah-bt5-3-tws-/</t>
+  </si>
+  <si>
+    <t>000010848</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Flame light BT speaker DS53 |BT5.0, TWS, TF/USB/AUX, 40Wx2 (120W Max), 3H, 2mic, remorte|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-flame-light-bt-speaker-ds53-bt5-0-tws-tf-usb-aux-40wx2-120w-max-3h-2mic-remorte-/</t>
+  </si>
+  <si>
+    <t>000010889</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Precious RGB Light BT speaker DS54 |BT5.0, TWS, TF/USB/AUX, 25Wx2, 3H, 1mic, remorte|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-precious-rgb-light-bt-speaker-ds54-bt5-0-tws-tf-usb-aux-25wx2-3h-1mic-remorte-/</t>
+  </si>
+  <si>
+    <t>000010961</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Melody sports BT speaker HC28 |BT5.4, USB/TF/FM, TWS, 3h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-melody-sports-bt-speaker-hc28-bt5-4-usb-tf-fm-tws-3h-/</t>
+  </si>
+  <si>
+    <t>000010969</t>
+  </si>
+  <si>
+    <t>Акустика-караоке Hoco Sounding BT speaker DS42 |BT5.0, TWS, AUX/USB/TF/FM, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-sounding-bt-speaker-ds42-bt5-0-tws-aux-usb-tf-fm-30w-/</t>
+  </si>
+  <si>
+    <t>000011092</t>
+  </si>
+  <si>
+    <t>Акустика-караоке Hoco Cody Portable BT speaker DS41 |BT5.0, TWS, AUX/USB/TF/FM, 40W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-cody-portable-bt-speaker-ds41-bt5-0-tws-aux-usb-tf-fm-40w-/</t>
+  </si>
+  <si>
+    <t>000011169</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Flash cold energy 2.1 desktop BT speaker BS62 |BT5.4, 40W, TWS/USB/TF, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-flash-cold-energy-2-1-desktop-bt-speaker-bs62-bt5-4-40w-tws-usb-tf-8h-/</t>
+  </si>
+  <si>
+    <t>000011171</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Soundful sports BT speaker HC27 IPX4 |8Wx2, TWS/USB/TF/FM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-soundful-sports-bt-speaker-hc27-ipx4-8wx2-tws-usb-tf-fm-/</t>
+  </si>
+  <si>
+    <t>000011306</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Graceful wireless dual-mic BT speaker BS63 |BT5.4, TWS/USB/AUX/TF, 25W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-graceful-wireless-dual-mic-bt-speaker-bs63-bt5-4-tws-usb-aux-tf-25w-/</t>
+  </si>
+  <si>
+    <t>000011307</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Wireless portable speaker DS33 |BT5.0, USB/TF, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-wireless-portable-speaker-ds33-bt5-0-usb-tf-30w-/</t>
+  </si>
+  <si>
+    <t>000011447</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Rocker BT speaker BS64 |BT5.4, FM/BT/TWS, 5W, 3h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rocker-bt-speaker-bs64-bt5-4-fm-bt-tws-5w-3h-/</t>
+  </si>
+  <si>
+    <t>000011450</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Halo sports BT speaker HC29 |BT5.4, TF/FM/TWS, 7.5W*2, 3h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-halo-sports-bt-speaker-hc29-bt5-4-tf-fm-tws-7-5w-2-3h-/</t>
+  </si>
+  <si>
+    <t>000011451</t>
+  </si>
+  <si>
+    <t>000011981</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Cool portable BT speaker with one microphone DS64 |BT5.3, TWS, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-cool-portable-bt-speaker-with-one-microphone-ds64-bt5-3-tws-30w-/</t>
+  </si>
+  <si>
+    <t>000011986</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Marquis sports BT speaker HT1 Max ipx4 |20Wx2, BT5.4, USB/AUX/FM/TWS, 15h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-marquis-sports-bt-speaker-ht1-max-ipx4-20wx2-bt5-4-usb-aux-fm-tws-15h-/</t>
+  </si>
+  <si>
+    <t>000011987</t>
+  </si>
+  <si>
+    <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
+  </si>
+  <si>
+    <t>000012029</t>
+  </si>
+  <si>
+    <t>Акустика-караоке XO-F70 Large Portable Party Speaker |40W, BT5.0, USB/TF, 4-10h|</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-xo-f70-large-portable-party-speaker-40w-bt5-0-usb-tf-4-10h-/</t>
+  </si>
+  <si>
+    <t>000012161</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST K3 Max portable wireless speaker  ipx6 |BT5.4/USBTF/AUX, TWS, 80W, DSP, 20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-k3-max-portable-wireless-speaker-ipx6-bt5-4-usbtf-aux-tws-80w-dsp-20h-/</t>
+  </si>
+  <si>
+    <t>000012162</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST K3 Ultra portable wireless speaker ipx6 |BT5.4/USBTF/AUX, TWS, 120W, DSP, 19h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-k3-ultra-portable-wireless-speaker-ipx6-bt5-4-usbtf-aux-tws-120w-dsp-19h-/</t>
+  </si>
+  <si>
+    <t>000012166</t>
+  </si>
+  <si>
+    <t>Акустика XTRIKE ME Bluetooth Speaker RGB SK-302  |BT5.4, USB/FM, 10W|</t>
   </si>
   <si>
     <t>XTRIKE ME</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-xtrike-me-ws-016-ows-bt5-4-28-300mah-3h-/</t>
-[...1648 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xtrike-me-bluetooth-speaker-sk-302-bt5-4-usb-fm-10w-/</t>
   </si>
   <si>
     <t>000012213</t>
   </si>
   <si>
     <t>Акустика HOCO Smart sound sports BT speaker HC32 ipx4 |BT5.4/AUX/USB/TF/FM, 20W, TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-smart-sound-sports-bt-speaker-hc32-ipx4-bt5-4-aux-usb-tf-fm-20w-tws-4h-/</t>
   </si>
   <si>
-    <t>000012214</t>
-[...10 lines deleted...]
-  <si>
     <t>000012235</t>
   </si>
   <si>
     <t>Акустика HOCO Magnificent BT speaker DS50 |BT5.3, USB/AUX/TF, 50W, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-magnificent-bt-speaker-ds50-bt5-3-fm-usb-aux-tf-50w-7h-/</t>
   </si>
   <si>
     <t>000012343</t>
   </si>
   <si>
     <t>Портативний радіоприймач HOCO Portable radio HI50 |AM/FM, USB/TF/BT5.3, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/portativnyiy-radiopriemnik-hoco-portable-radio-hi50-am-fm-usb-tf-bt5-3-5w-/</t>
   </si>
   <si>
-    <t>000012344</t>
-[...7 lines deleted...]
-  <si>
     <t>000012345</t>
   </si>
   <si>
     <t>Акустика HOCO Star BT speaker HC34 IPX4 |BT5.4, TF/FM, TWS, 5W, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-star-bt-speaker-hc34-ipx4-bt5-4-tf-fm-tws-5w-4h-/</t>
   </si>
   <si>
     <t>000012346</t>
   </si>
   <si>
     <t>Акустика HOCO Luz sports BT speaker HC40 IPX4 |BT6.0, AUX/USB/TF/FM, TWS, 10Wx2, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-luz-sports-bt-speaker-hc40-ipx4-bt6-0-aux-usb-tf-fm-tws-10wx2-5h-/</t>
   </si>
   <si>
     <t>000012347</t>
   </si>
   <si>
     <t>Сумка-Акустика HOCO Wave BT speaker HC41 IPX4 |BT5.4, USB/TF/FM, 10Wx2, 3h, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/sumka-akustika-hoco-wave-bt-speaker-hc41-ipx4-bt5-4-usb-tf-fm-10wx2-3h-1-5l-/</t>
@@ -3923,57 +3704,60 @@
   <si>
     <t>Акустика-диктофон HOCO L23 Lemony speaker with wired microphone |BT5.4, USB/TF/AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-diktofon-hoco-l23-lemony-speaker-with-wired-microphone-bt5-4-usb-tf-aux-/</t>
   </si>
   <si>
     <t>000012482</t>
   </si>
   <si>
     <t>Акустика HOCO Surpass BT speaker HC43 IPX4 |BT5.4, TWS, 3H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-surpass-bt-speaker-hc43-ipx4-bt5-4-tws-3h-/</t>
   </si>
   <si>
     <t>000012483</t>
   </si>
   <si>
     <t>Акустика з підставкою HOCO Wave BT speaker HC45 |BT6.0, remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-s-podstavkoy-hoco-wave-bt-speaker-hc45-bt6-0-remote-/</t>
   </si>
   <si>
-    <t>000012562</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k3-nano-ipx6-bt5-4-usb-tf-aux-tws-46w-12h-dsp-/</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
+  </si>
+  <si>
+    <t>000012485</t>
   </si>
   <si>
     <t>000012563</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
   </si>
   <si>
     <t>000012723</t>
   </si>
   <si>
     <t>Акустика HOCO Estrellato BT speaker HC46 |BT6.0, 7W. 3h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-estrellato-bt-speaker-hc46-bt6-0-7w-3h-/</t>
   </si>
   <si>
     <t>000012722</t>
   </si>
   <si>
     <t>Акустика HOCO Star wearable BT speaker HC44 IPX6 |BT6.0, 18h|</t>
   </si>
@@ -4013,59 +3797,50 @@
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
   <si>
     <t>000012803</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K8 Go IPX4 |BT6.0, Qi 15W, TWS, ENC Call|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k8-go-ipx4-bt6-0-qi-15w-tws-enc-call-/</t>
   </si>
   <si>
     <t>000012804</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K9 Go IPX4 |BT6.0, TWS/TF, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k9-go-ipx4-bt6-0-tws-tf-10h-/</t>
   </si>
   <si>
-    <t>000012841</t>
-[...7 lines deleted...]
-  <si>
     <t>000012846</t>
   </si>
   <si>
     <t>Акустика SOUNARC Portable Speaker XR3 mini |BT5.3, AUX/TF, 5W, TWS, 10h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-sounarc-portable-speaker-xr3-mini-bt5-3-aux-tf-5w-tws-10h-max-/</t>
   </si>
   <si>
     <t>000012845</t>
   </si>
   <si>
     <t>Акустика SOUNARC Portable Speaker XR3 |BT5.3, AUX/TF, 10W, TWS, 8h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-sounarc-portable-speaker-xr3-bt5-3-aux-tf-10w-tws-8h-max-/</t>
   </si>
   <si>
     <t>000012856</t>
   </si>
   <si>
     <t>Акустика Xdobo Elegance Bar (Mini soundbar) |BT5.3, 16W, TF, 6-7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-elegance-bar-mini-soundbar-bt5-3-16w-tf-6-7h-/</t>
@@ -4268,113 +4043,131 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-blaster-glow-m210-ms62132-ipx5-bt5-4-20-40w-/</t>
   </si>
   <si>
     <t>000012908</t>
   </si>
   <si>
     <t>000012909</t>
   </si>
   <si>
     <t>000012910</t>
   </si>
   <si>
     <t>Акустика Monster Blaster Tower M220 (MS62133) |BT5.4, 50/100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-blaster-tower-m220-ms62133-bt5-4-50-100w-/</t>
   </si>
   <si>
     <t>000012911</t>
   </si>
   <si>
     <t>000012912</t>
   </si>
   <si>
-    <t>000012913</t>
-[...7 lines deleted...]
-  <si>
     <t>000012914</t>
   </si>
   <si>
     <t>Акустика Monster S330 S50 (MS62149) |BT6.0, USB-C, 5Wx2, 4-5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-s330-s50-ms62149-bt6-0-5wx2-4-5h-/</t>
   </si>
   <si>
     <t>000012917</t>
   </si>
   <si>
     <t>Акустика ACEFAST K6 Pro 2.1 channel sound system |BT5.4, 200W, USB/AUX/TV ARC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-k6-pro-2-1-channel-sound-system-bt5-4-200w-usb-aux-tv-arc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...14 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-onikuma-l7-with-2-mic-rgb-ipx4-bt5-3-usb-tf-aux-5w-5h-/</t>
+    <t>000013019</t>
+  </si>
+  <si>
+    <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>000013018</t>
+  </si>
+  <si>
+    <t>Акустика НОСО Bamboo atmosphere light speaker DS56 |BT5.1, USB/AUX/TF/FM/COAX, 30W, 2.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-noso-bamboo-atmosphere-light-speaker-ds56-bt5-1-usb-aux-tf-fm-coax-30w-2-5h-/</t>
+  </si>
+  <si>
+    <t>000013048</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Wave BT speaker HT4 Max IPX4 |BT5.3, USB/TF/FM/UAX, TWS, 550W, 10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-wave-bt-speaker-ht4-max-ipx4-bt5-3-usb-tf-fm-uax-tws-550w-10h-/</t>
+  </si>
+  <si>
+    <t>000013049</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Wave BT speaker HT4 Pro IPX4 |BT5.3, USB/TF/FM/UAX, TWS, 370W, 6h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-wave-bt-speaker-ht4-pro-ipx4-bt5-3-usb-tf-fm-uax-tws-370w-6h-/</t>
+  </si>
+  <si>
+    <t>000013050</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Wave BT speaker HT4 IPX4 |BT5.3, USB/TF/FM/UAX, TWS, 250W, 6h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-wave-bt-speaker-ht4-ipx4-bt5-3-usb-tf-fm-uax-tws-250w-6h-/</t>
+  </si>
+  <si>
+    <t>000013061</t>
+  </si>
+  <si>
+    <t>Акустика Xdobo 1983 MAX IPX5 |BT5.3, USB/TF/AUX, 120W, TWS, 20h Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-1983-max-ipx5-bt5-3-usb-tf-aux-120w-tws-20h-max-/</t>
   </si>
   <si>
     <t>000008265</t>
   </si>
   <si>
     <t>Блютуз-гарнітура Remax RB-T9</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/garnituryi-bluetooth-22/blyutuz-garnitura-remax-rb-t9/</t>
   </si>
   <si>
-    <t>000007653</t>
-[...7 lines deleted...]
-  <si>
     <t>000008319</t>
   </si>
   <si>
     <t>Блютуз-гарнітура HOCO Diamond business BT headset E63  |BT5.0, 6h, L/R Ears|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/garnituryi-bluetooth-22/blyutuz-garnitura-hoco-diamond-business-bt-headset-e63-bt5-0-6h-l-r-ears-/</t>
   </si>
   <si>
     <t>000010400</t>
   </si>
   <si>
     <t>Блютуз-гарнітура HOCO BT headset E64 mini |BT5.3, 100h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/garnituryi-bluetooth-22/blyutuz-garnitura-hoco-bt-headset-e64-mini-bt5-3-100h-/</t>
   </si>
   <si>
     <t>000012945</t>
   </si>
   <si>
     <t>Блютуз-гарнітура HOCO Exceed ENC noise reduction BT headset E201 |BT6.0, 12/16h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/garnituryi-bluetooth-22/blyutuz-garnitura-hoco-exceed-enc-noise-reduction-bt-headset-e201-bt6-0-12-16h-/</t>
@@ -4388,59 +4181,50 @@
   <si>
     <t>black-silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-baseus-aux-yiven-m30-1m-/</t>
   </si>
   <si>
     <t>000000528</t>
   </si>
   <si>
     <t>Кабель BASEUS Yiven Audio Type-C to 3,5mm M01 (CAM01-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-baseus-yiven-audio-type-c-to-3-5mm-m01/</t>
   </si>
   <si>
     <t>000000779</t>
   </si>
   <si>
     <t>Кабель AUX REMAX |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-aux-remax-2m-/</t>
   </si>
   <si>
-    <t>000001207</t>
-[...7 lines deleted...]
-  <si>
     <t>000003949</t>
   </si>
   <si>
     <t>Кабель Hoco aux with mic UPA15</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-aux-with-mic-upa15/</t>
   </si>
   <si>
     <t>000004976</t>
   </si>
   <si>
     <t>Кабель JOYROOM aux car stereo audio cable SY-10A1 |1M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-joyroom-aux-car-stereo-audio-cable-sy-10a1-1m-/</t>
   </si>
   <si>
     <t>000004977</t>
   </si>
   <si>
     <t>Кабель JOYROOM aux car stereo audio cable SY-15A1 |1.5M|</t>
@@ -4517,158 +4301,131 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-aux-to-lightning-digital-audio-conversion-cable-upa19-1m-/</t>
   </si>
   <si>
     <t>000008571</t>
   </si>
   <si>
     <t>Кабель HOCO aux to Type-C digital audio conversion cable UPA19 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-aux-to-type-c-digital-audio-conversion-cable-upa19-1m-/</t>
   </si>
   <si>
     <t>000008572</t>
   </si>
   <si>
     <t>000009351</t>
   </si>
   <si>
     <t>Кабель HOCO 3.5mm to Type-C silicone digital audio conversion cable UPA22 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-type-c-silicone-digital-audio-conversion-cable-upa22-1m-/</t>
   </si>
   <si>
-    <t>000009352</t>
+    <t>000010382</t>
   </si>
   <si>
     <t>Кабель HOCO Smooth AUX audio cable UPA24 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-smooth-aux-audio-cable-upa24-1m-/</t>
   </si>
   <si>
-    <t>000010382</t>
-[...1 lines deleted...]
-  <si>
     <t>000009353</t>
   </si>
   <si>
     <t>Кабель HOCO Transparent Discovery Edition AUX audio cable UPA25 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-transparent-discovery-edition-aux-audio-cable-upa25-1m-/</t>
   </si>
   <si>
     <t>000010383</t>
   </si>
   <si>
     <t>000009354</t>
   </si>
   <si>
     <t>Кабель HOCO 3.5mm to lightning Transparent Discovery Edition Digital audio conversion cable UPA25 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-lightning-transparent-discovery-edition-digital-audio-conversion-cable-upa25-1m-/</t>
   </si>
   <si>
     <t>000010390</t>
   </si>
   <si>
     <t>000009355</t>
   </si>
   <si>
     <t>Кабель HOCO 3.5mm to Type-C Transparent Discovery Edition Digital audio conversion cable UPA25 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-type-c-transparent-discovery-edition-digital-audio-conversion-cable-upa25-1m-/</t>
   </si>
   <si>
     <t>000010391</t>
   </si>
   <si>
-    <t>000009427</t>
-[...7 lines deleted...]
-  <si>
     <t>000009971</t>
   </si>
   <si>
     <t>Кабель HOCO Fresh digital audio conversion cable Lightning UPA26 |1m, DAC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-fresh-digital-audio-conversion-cable-lightning-upa26-1m-dac-/</t>
   </si>
   <si>
     <t>000009972</t>
   </si>
   <si>
     <t>Кабель HOCO Fresh digital audio conversion cable Type-C UPA26 |1m, DAC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-fresh-digital-audio-conversion-cable-type-c-upa26-1m-dac-/</t>
   </si>
   <si>
-    <t>000010380</t>
+    <t>000010381</t>
   </si>
   <si>
     <t>Кабель HOCO AUX silicone digital audio conversion cable UPA22 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-aux-silicone-digital-audio-conversion-cable-upa22-1m-/</t>
   </si>
   <si>
-    <t>000010381</t>
-[...1 lines deleted...]
-  <si>
     <t>000010384</t>
   </si>
   <si>
     <t>Кабель HOCO Spirit transparent AUX audio cable UPA27 |1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-spirit-transparent-aux-audio-cable-upa27-1-2m-/</t>
   </si>
   <si>
-    <t>000010385</t>
-[...10 lines deleted...]
-  <si>
     <t>000010388</t>
   </si>
   <si>
     <t>Кабель HOCO 2-in-1 3.5 headset audio adapter cable UPA21 (female to 2male) |0.25M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-2-in-1-3-5-headset-audio-adapter-cable-upa21-female-to-2male-0-25m-/</t>
   </si>
   <si>
     <t>000010389</t>
   </si>
   <si>
     <t>Кабель HOCO 2-in-1 3.5 headset audio adapter cable UPA21 (male to 2female) |0.25M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-2-in-1-3-5-headset-audio-adapter-cable-upa21-male-to-2female-0-25m-/</t>
   </si>
   <si>
     <t>000010843</t>
   </si>
   <si>
     <t>Кабель HOCO Friend audio cable AUX UPA30 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-friend-audio-cable-aux-upa30-1m-/</t>
@@ -4716,59 +4473,50 @@
     <t>000012054</t>
   </si>
   <si>
     <t>Кабель HOCO 3.5mm to lightning Nuevo digital audio conversion cable UPA33A |1.5mm, DAC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-lightning-nuevo-digital-audio-conversion-cable-upa33a-1-5mm-dac-/</t>
   </si>
   <si>
     <t>000012055</t>
   </si>
   <si>
     <t>Кабель HOCO 3.5mm to Type-C Nuevo digital audio conversion cable UPA33B |1.5m, DAC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-type-c-nuevo-digital-audio-conversion-cable-upa33b-1-5m-dac-/</t>
   </si>
   <si>
     <t>000012532</t>
   </si>
   <si>
     <t>Кабель ACEFAST 3.5mm AUX audio adapter cable J10 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-acefast-3-5mm-aux-audio-adapter-cable-j10-1-2m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/perehodnik-acefast-usb-c-to-3-5mm-audio-adapter-cable-j11-1-2m-/</t>
   </si>
   <si>
     <t>000012854</t>
   </si>
   <si>
     <t>Акустика Xdobo Pacific 1982 (Soundbar support Dolby atmos) |BT5.3+EDR, 500W Peak, HDMI/Optical Fibre/ USB/ AUX/Coaxial|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevaya-akustika-bluetooth-39/akustika-xdobo-pacific-1982-soundbar-support-dolby-atmos-bt5-3-edr-500w-peak-hdmi-optical-fibre/</t>
   </si>
   <si>
     <t>000012855</t>
   </si>
   <si>
     <t>Акустика Xdobo Soundbar 1978II |BT5.3+EDR, 80W, HDMI/Optical/ USB/ AUX/Coaxial|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevaya-akustika-bluetooth-39/akustika-xdobo-soundbar-1978ii-bt5-3-edr-80w-hdmi-optical-usb-aux-coaxial-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -5089,51 +4837,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H630"/>
+  <dimension ref="A1:H595"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="167.387695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -5244,14398 +4992,13593 @@
     <row r="6" spans="1:8">
       <c r="A6" s="0">
         <v>18243</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="0">
         <v>6.97</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0">
-        <v>18244</v>
+        <v>17497</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G7" s="0">
-        <v>6.97</v>
+        <v>5.4</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
-        <v>17497</v>
+        <v>17498</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="0">
         <v>5.4</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>17498</v>
+        <v>17652</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="0">
-        <v>5.4</v>
+        <v>6.65</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>17600</v>
+        <v>26847</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="0">
-        <v>7.03</v>
+        <v>10.67</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>17652</v>
+        <v>26847</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>17653</v>
+        <v>18354</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="0">
-        <v>9.15</v>
+        <v>13.74</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>26847</v>
+        <v>18354</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="0">
+        <v>13.74</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>26847</v>
+        <v>18363</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="0">
+        <v>14.74</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>18354</v>
+        <v>11229</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="0">
+        <v>1.48</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>18354</v>
+        <v>11231</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="0">
+        <v>5.34</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>18363</v>
+        <v>11238</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="0">
-        <v>14.74</v>
+        <v>1.25</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>11229</v>
+        <v>11240</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="0">
-        <v>1.48</v>
+        <v>1.95</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>11231</v>
+        <v>11267</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="G19" s="0">
-        <v>5.34</v>
+        <v>1.71</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>11238</v>
+        <v>11346</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="G20" s="0">
-        <v>1.25</v>
+        <v>1.99</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>11240</v>
+        <v>11346</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="G21" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>11267</v>
+        <v>11346</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="G22" s="0">
-        <v>1.71</v>
+        <v>1.99</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>11313</v>
+        <v>11448</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="G23" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>11346</v>
+        <v>11484</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G24" s="0">
+        <v>1.02</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>11346</v>
+        <v>11485</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G25" s="0">
-        <v>1.99</v>
+        <v>5.72</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>11346</v>
+        <v>11485</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="0" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G26" s="0">
-        <v>1.99</v>
+        <v>5.72</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>11448</v>
+        <v>11486</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G27" s="0">
+        <v>5.55</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>11484</v>
+        <v>11486</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="0" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="G28" s="0">
-        <v>1.02</v>
+        <v>5.55</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>11485</v>
+        <v>11490</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="0">
+        <v>1.54</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>11485</v>
+        <v>11497</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G30" s="0">
-        <v>5.72</v>
+        <v>2.21</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>11486</v>
+        <v>11497</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="G31" s="0">
+        <v>2.21</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>11486</v>
+        <v>11513</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="0" t="s">
+      <c r="G32" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="H32" s="0" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>11490</v>
+        <v>11513</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="G33" s="0">
-        <v>1.54</v>
+        <v>3.5</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>11497</v>
+        <v>11545</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="G34" s="0">
-        <v>2.21</v>
+        <v>2.31</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>11497</v>
+        <v>11606</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="0">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>11513</v>
+        <v>11643</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="G36" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>11513</v>
+        <v>11742</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G37" s="0">
+        <v>2.46</v>
+      </c>
+      <c r="H37" s="0" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>11545</v>
+        <v>11743</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G38" s="0">
-        <v>2.31</v>
+        <v>1.6</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>11606</v>
+        <v>11743</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G39" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.6</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>11643</v>
+        <v>11759</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="E40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="0">
+        <v>5.11</v>
+      </c>
+      <c r="H40" s="0" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>11742</v>
+        <v>11759</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>9</v>
+        <v>126</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G41" s="0">
-        <v>2.46</v>
+        <v>5.11</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>11743</v>
+        <v>11762</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G42" s="0">
-        <v>1.6</v>
+        <v>5.4</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>11743</v>
+        <v>11762</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G43" s="0">
-        <v>1.6</v>
+        <v>5.4</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>11759</v>
+        <v>11857</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G44" s="0">
+        <v>1.14</v>
+      </c>
+      <c r="H44" s="0" t="s">
         <v>134</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>11759</v>
+        <v>11857</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="G45" s="0">
-        <v>5.11</v>
+        <v>1.14</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>11762</v>
+        <v>11860</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="G46" s="0">
-        <v>5.4</v>
+        <v>5.67</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>11762</v>
+        <v>11904</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="0">
-        <v>5.4</v>
+        <v>2.49</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>11857</v>
+        <v>11911</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C48" s="0" t="s">
+      <c r="G48" s="0">
+        <v>4.99</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>146</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>11857</v>
+        <v>11913</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="G49" s="0">
-        <v>1.14</v>
+        <v>1.35</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>11860</v>
+        <v>11914</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="G50" s="0">
-        <v>5.67</v>
+        <v>0.88</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>11904</v>
+        <v>11937</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G51" s="0">
-        <v>2.49</v>
+        <v>2.19</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>11911</v>
+        <v>11938</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="G52" s="0">
-        <v>4.99</v>
+        <v>2.34</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>11913</v>
+        <v>11957</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="G53" s="0">
         <v>1.35</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>11914</v>
+        <v>11957</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="G54" s="0">
-        <v>0.88</v>
+        <v>1.35</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>11937</v>
+        <v>26066</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>11938</v>
+        <v>26067</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="0">
+        <v>17.33</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>11957</v>
+        <v>26076</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G57" s="0">
+        <v>1.71</v>
+      </c>
+      <c r="H57" s="0" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>11957</v>
+        <v>26076</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G58" s="0">
-        <v>1.35</v>
+        <v>1.71</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>26066</v>
+        <v>26082</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G59" s="0">
+        <v>4.16</v>
+      </c>
+      <c r="H59" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>26067</v>
+        <v>26157</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G60" s="0">
+        <v>2.98</v>
+      </c>
+      <c r="H60" s="0" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>26076</v>
+        <v>26157</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="G61" s="0">
-        <v>1.71</v>
+        <v>2.98</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>26076</v>
+        <v>26200</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C62" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="0">
+        <v>1.72</v>
+      </c>
+      <c r="H62" s="0" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>26082</v>
+        <v>26200</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G63" s="0">
-        <v>4.16</v>
+        <v>1.72</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>26157</v>
+        <v>26200</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G64" s="0">
-        <v>2.98</v>
+        <v>1.72</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>26157</v>
+        <v>26217</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="G65" s="0">
-        <v>2.98</v>
+        <v>5.07</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>26200</v>
+        <v>26224</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>9</v>
+        <v>190</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="0">
-        <v>1.72</v>
+        <v>4.95</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>26200</v>
+        <v>26227</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>193</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G67" s="0">
-        <v>1.72</v>
+        <v>4.69</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>26200</v>
+        <v>26237</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="0">
-        <v>1.72</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>26217</v>
+        <v>26259</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G69" s="0">
-        <v>5.07</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>26224</v>
+        <v>26259</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C70" s="0" t="s">
+      <c r="D70" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="0">
+        <v>1.16</v>
+      </c>
+      <c r="H70" s="0" t="s">
         <v>201</v>
-      </c>
-[...10 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>26227</v>
+        <v>26274</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="D71" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="D71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="G71" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="H71" s="0" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>26237</v>
+        <v>26278</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="D72" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G72" s="0">
+        <v>16.18</v>
+      </c>
+      <c r="H72" s="0" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>26259</v>
+        <v>26284</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="C73" s="0" t="s">
+      <c r="D73" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="H73" s="0" t="s">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>26259</v>
+        <v>26285</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="0">
-        <v>1.16</v>
+        <v>2.49</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>26274</v>
+        <v>26311</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="G75" s="0">
-        <v>3.3</v>
+        <v>2.13</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>26278</v>
+        <v>26311</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G76" s="0">
-        <v>16.18</v>
+        <v>2.13</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>26284</v>
+        <v>26347</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="0">
+        <v>0.73</v>
+      </c>
+      <c r="H77" s="0" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>26285</v>
+        <v>26357</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="0">
+        <v>1.01</v>
+      </c>
+      <c r="H78" s="0" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>26311</v>
+        <v>26358</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="0">
+        <v>0.97</v>
+      </c>
+      <c r="H79" s="0" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>26311</v>
+        <v>26370</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="0">
+        <v>0.74</v>
+      </c>
+      <c r="H80" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>26347</v>
+        <v>26370</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G81" s="0">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>26357</v>
+        <v>26368</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="0">
+        <v>1.16</v>
+      </c>
+      <c r="H82" s="0" t="s">
         <v>235</v>
-      </c>
-[...13 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>26358</v>
+        <v>26390</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="0">
+        <v>0.96</v>
+      </c>
+      <c r="H83" s="0" t="s">
         <v>238</v>
-      </c>
-[...13 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>26370</v>
+        <v>26390</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G84" s="0">
-        <v>0.74</v>
+        <v>0.96</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>26370</v>
+        <v>26391</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C85" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="0">
+        <v>0.87</v>
+      </c>
+      <c r="H85" s="0" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>26368</v>
+        <v>26391</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="0">
-        <v>1.16</v>
+        <v>0.87</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>26390</v>
+        <v>26395</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>99</v>
+        <v>246</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="0">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>26390</v>
+        <v>26395</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="0">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>26391</v>
+        <v>26401</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="0">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>26391</v>
+        <v>26401</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="0">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>26395</v>
+        <v>26401</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>258</v>
+        <v>190</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="0">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>26395</v>
+        <v>26487</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="0">
-        <v>1.1</v>
+        <v>0.98</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>26401</v>
+        <v>26487</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="0">
-        <v>1.16</v>
+        <v>0.98</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>26401</v>
+        <v>26548</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>26401</v>
+        <v>26577</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>202</v>
+        <v>39</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="0">
-        <v>1.16</v>
+        <v>0.59</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>26487</v>
+        <v>26579</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="0">
+        <v>0.78</v>
+      </c>
+      <c r="H96" s="0" t="s">
         <v>266</v>
-      </c>
-[...13 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>26487</v>
+        <v>26579</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>75</v>
+        <v>246</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="0">
-        <v>0.98</v>
+        <v>0.78</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>26548</v>
+        <v>26581</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="0">
+        <v>0.78</v>
+      </c>
+      <c r="H98" s="0" t="s">
         <v>270</v>
-      </c>
-[...13 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>26577</v>
+        <v>26581</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="0">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>26579</v>
+        <v>26582</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G100" s="0">
-        <v>0.78</v>
+        <v>1.37</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>26579</v>
+        <v>26597</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C101" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="H101" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>26581</v>
+        <v>26598</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="0">
+        <v>1.05</v>
+      </c>
+      <c r="H102" s="0" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>26581</v>
+        <v>26598</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>48</v>
+        <v>246</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="0">
-        <v>0.78</v>
+        <v>1.05</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>26582</v>
+        <v>26602</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G104" s="0">
+        <v>6.61</v>
+      </c>
+      <c r="H104" s="0" t="s">
         <v>284</v>
-      </c>
-[...13 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>26597</v>
+        <v>26626</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G105" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="H105" s="0" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>26598</v>
+        <v>26626</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="G106" s="0">
-        <v>1.05</v>
+        <v>1.47</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>26598</v>
+        <v>26672</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C107" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="H107" s="0" t="s">
         <v>291</v>
-      </c>
-[...10 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>26602</v>
+        <v>26672</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G108" s="0">
-        <v>6.61</v>
+        <v>1.25</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>26626</v>
+        <v>26673</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G109" s="0">
-        <v>1.47</v>
+        <v>4.3</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>26626</v>
+        <v>26673</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G110" s="0">
-        <v>1.47</v>
+        <v>4.3</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>26672</v>
+        <v>26674</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="0">
-        <v>1.25</v>
+        <v>1.76</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>26672</v>
+        <v>26749</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C112" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G112" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="H112" s="0" t="s">
         <v>302</v>
-      </c>
-[...10 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>26674</v>
+        <v>26813</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G113" s="0">
+        <v>1.62</v>
+      </c>
+      <c r="H113" s="0" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>26749</v>
+        <v>26814</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="0">
+        <v>1.14</v>
+      </c>
+      <c r="H114" s="0" t="s">
         <v>308</v>
-      </c>
-[...13 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>26813</v>
+        <v>26833</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="C115" s="0" t="s">
+      <c r="G115" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="H115" s="0" t="s">
         <v>312</v>
-      </c>
-[...10 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>26814</v>
+        <v>26868</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C116" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C116" s="0" t="s">
+      <c r="D116" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="0">
+        <v>2.11</v>
+      </c>
+      <c r="H116" s="0" t="s">
         <v>315</v>
-      </c>
-[...10 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>26832</v>
+        <v>26928</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C117" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C117" s="0" t="s">
+      <c r="D117" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="H117" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>26833</v>
+        <v>26929</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="0">
+        <v>2.49</v>
+      </c>
+      <c r="H118" s="0" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>26868</v>
+        <v>26932</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="G119" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="H119" s="0" t="s">
         <v>324</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>26928</v>
+        <v>26933</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="G120" s="0">
+        <v>2.36</v>
+      </c>
+      <c r="H120" s="0" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>26929</v>
+        <v>26935</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G121" s="0">
+        <v>1.91</v>
+      </c>
+      <c r="H121" s="0" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>26932</v>
+        <v>26935</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="G122" s="0">
-        <v>2.63</v>
+        <v>1.91</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>26933</v>
+        <v>11901</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="G123" s="0">
-        <v>2.36</v>
+        <v>7.61</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>26935</v>
+        <v>11951</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="G124" s="0">
-        <v>1.91</v>
+        <v>12.39</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>26935</v>
+        <v>11955</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C125" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G125" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="H125" s="0" t="s">
         <v>340</v>
-      </c>
-[...10 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>11901</v>
+        <v>26006</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="C126" s="0" t="s">
+      <c r="E126" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G126" s="0">
+        <v>11.43</v>
+      </c>
+      <c r="H126" s="0" t="s">
         <v>344</v>
-      </c>
-[...10 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>11951</v>
+        <v>26006</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="G127" s="0">
-        <v>12.39</v>
+        <v>11.43</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>11955</v>
+        <v>26074</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="G128" s="0">
-        <v>10.8</v>
+        <v>19.46</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>26006</v>
+        <v>26075</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>354</v>
+        <v>39</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="G129" s="0">
-        <v>11.43</v>
+        <v>17.42</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>26006</v>
+        <v>26147</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>202</v>
+        <v>9</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>206</v>
+        <v>62</v>
       </c>
       <c r="G130" s="0">
-        <v>11.43</v>
+        <v>19.12</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>26074</v>
+        <v>26148</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G131" s="0">
+        <v>19.88</v>
+      </c>
+      <c r="H131" s="0" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>26075</v>
+        <v>26154</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G132" s="0">
+        <v>53.13</v>
+      </c>
+      <c r="H132" s="0" t="s">
         <v>360</v>
-      </c>
-[...13 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>26147</v>
+        <v>26154</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>71</v>
+        <v>194</v>
       </c>
       <c r="G133" s="0">
-        <v>19.12</v>
+        <v>53.13</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>26148</v>
+        <v>26261</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>87</v>
+        <v>194</v>
       </c>
       <c r="G134" s="0">
-        <v>19.88</v>
+        <v>17.64</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>26154</v>
+        <v>26289</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0">
-        <v>53.13</v>
+        <v>14.56</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>26154</v>
+        <v>26291</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C136" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G136" s="0">
+        <v>18.1</v>
+      </c>
+      <c r="H136" s="0" t="s">
         <v>370</v>
-      </c>
-[...10 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>26261</v>
+        <v>26291</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="G137" s="0">
-        <v>17.64</v>
+        <v>18.1</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>26261</v>
+        <v>26291</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="G138" s="0">
-        <v>17.64</v>
+        <v>18.1</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>26289</v>
+        <v>26291</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="G139" s="0">
-        <v>14.56</v>
+        <v>18.1</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>26291</v>
+        <v>26302</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G140" s="0">
-        <v>18.1</v>
+        <v>6.51</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>26291</v>
+        <v>26303</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G141" s="0">
-        <v>18.1</v>
+        <v>6.51</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>26291</v>
+        <v>26305</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C142" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G142" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="H142" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>26291</v>
+        <v>26338</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="G143" s="0">
-        <v>18.1</v>
+        <v>10.14</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>26302</v>
+        <v>26341</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="C144" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="C144" s="0" t="s">
+      <c r="D144" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G144" s="0">
+        <v>7.51</v>
+      </c>
+      <c r="H144" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>26303</v>
+        <v>26341</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C145" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G145" s="0">
+        <v>7.51</v>
+      </c>
+      <c r="H145" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>26305</v>
+        <v>26341</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>354</v>
+        <v>39</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G146" s="0">
-        <v>8.74</v>
+        <v>7.51</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>26338</v>
+        <v>26342</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G147" s="0">
-        <v>10.14</v>
+        <v>6.01</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>26341</v>
+        <v>26342</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G148" s="0">
-        <v>7.51</v>
+        <v>6.01</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>26341</v>
+        <v>26342</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G149" s="0">
-        <v>7.51</v>
+        <v>6.01</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>26341</v>
+        <v>26342</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G150" s="0">
-        <v>7.51</v>
+        <v>6.01</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>26342</v>
+        <v>26340</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G151" s="0">
-        <v>6.01</v>
+        <v>6.57</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>26342</v>
+        <v>26349</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>71</v>
+        <v>194</v>
       </c>
       <c r="G152" s="0">
-        <v>6.01</v>
+        <v>52.29</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>26342</v>
+        <v>26350</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>403</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>71</v>
+        <v>194</v>
       </c>
       <c r="G153" s="0">
-        <v>6.01</v>
+        <v>25.67</v>
       </c>
       <c r="H153" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>26342</v>
+        <v>26351</v>
       </c>
       <c r="B154" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G154" s="0">
+        <v>32.07</v>
+      </c>
+      <c r="H154" s="0" t="s">
         <v>407</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>26340</v>
+        <v>26412</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G155" s="0">
-        <v>6.57</v>
+        <v>8.6</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>26349</v>
+        <v>26421</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>411</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>412</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G156" s="0">
-        <v>52.29</v>
+        <v>7.93</v>
       </c>
       <c r="H156" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>26350</v>
+        <v>26421</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>414</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G157" s="0">
-        <v>25.67</v>
+        <v>7.93</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>26351</v>
+        <v>26472</v>
       </c>
       <c r="B158" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G158" s="0">
+        <v>7.56</v>
+      </c>
+      <c r="H158" s="0" t="s">
         <v>417</v>
-      </c>
-[...13 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>26412</v>
+        <v>26472</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G159" s="0">
-        <v>8.6</v>
+        <v>7.56</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>26421</v>
+        <v>26477</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="0">
-        <v>7.93</v>
+        <v>9.98</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>26421</v>
+        <v>26477</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="0">
-        <v>7.93</v>
+        <v>9.98</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>26472</v>
+        <v>26477</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>9</v>
+        <v>424</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G162" s="0">
-        <v>7.56</v>
+        <v>9.98</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>26472</v>
+        <v>26477</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G163" s="0">
-        <v>7.56</v>
+        <v>9.98</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>26477</v>
+        <v>26479</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G164" s="0">
-        <v>9.98</v>
+        <v>9.76</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>26477</v>
+        <v>26481</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C165" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="G165" s="0">
+        <v>13.59</v>
+      </c>
+      <c r="H165" s="0" t="s">
         <v>432</v>
-      </c>
-[...10 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>26477</v>
+        <v>26492</v>
       </c>
       <c r="B166" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G166" s="0">
+        <v>21.72</v>
+      </c>
+      <c r="H166" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>26477</v>
+        <v>26493</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C167" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" s="0" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G167" s="0">
-        <v>9.98</v>
+        <v>32.01</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>26479</v>
+        <v>26504</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G168" s="0">
-        <v>9.76</v>
+        <v>7.85</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>26481</v>
+        <v>26505</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>443</v>
+        <v>10</v>
       </c>
       <c r="G169" s="0">
-        <v>13.59</v>
+        <v>11.26</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>26492</v>
+        <v>26510</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>445</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>446</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G170" s="0">
-        <v>21.72</v>
+        <v>14.72</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>26493</v>
+        <v>26511</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>448</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>449</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G171" s="0">
-        <v>32.01</v>
+        <v>15.69</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>26504</v>
+        <v>26511</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>451</v>
       </c>
       <c r="C172" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="D172" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="D172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="0">
-        <v>7.85</v>
+        <v>15.69</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>26505</v>
+        <v>26511</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G173" s="0">
-        <v>11.26</v>
+        <v>15.69</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>26510</v>
+        <v>26517</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G174" s="0">
-        <v>14.72</v>
+        <v>6.8</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>26511</v>
+        <v>26518</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G175" s="0">
-        <v>15.69</v>
+        <v>10.14</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>26511</v>
+        <v>26518</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>464</v>
+        <v>424</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G176" s="0">
-        <v>15.69</v>
+        <v>10.14</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>26511</v>
+        <v>26518</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G177" s="0">
-        <v>15.69</v>
+        <v>10.14</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>26517</v>
+        <v>26518</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G178" s="0">
-        <v>6.8</v>
+        <v>10.14</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>26518</v>
+        <v>26519</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G179" s="0">
-        <v>10.14</v>
+        <v>7.75</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>26518</v>
+        <v>26538</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>436</v>
+        <v>468</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G180" s="0">
-        <v>10.14</v>
+        <v>11.34</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>26518</v>
+        <v>26538</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>45</v>
+        <v>471</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G181" s="0">
-        <v>10.14</v>
+        <v>11.34</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>26518</v>
+        <v>26538</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>144</v>
+        <v>473</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G182" s="0">
-        <v>10.14</v>
+        <v>11.34</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>26519</v>
+        <v>26543</v>
       </c>
       <c r="B183" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C183" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="C183" s="0" t="s">
+      <c r="D183" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G183" s="0">
+        <v>11.26</v>
+      </c>
+      <c r="H183" s="0" t="s">
         <v>476</v>
-      </c>
-[...10 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>26538</v>
+        <v>26543</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>480</v>
+        <v>42</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G184" s="0">
-        <v>11.34</v>
+        <v>11.26</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>26538</v>
+        <v>26550</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>479</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>483</v>
+        <v>9</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G185" s="0">
-        <v>11.34</v>
+        <v>9.02</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>26538</v>
+        <v>26555</v>
       </c>
       <c r="B186" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E186" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="G186" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="H186" s="0" t="s">
         <v>484</v>
-      </c>
-[...13 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>26543</v>
+        <v>26556</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C187" s="0" t="s">
         <v>486</v>
       </c>
-      <c r="C187" s="0" t="s">
+      <c r="D187" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G187" s="0">
+        <v>10.58</v>
+      </c>
+      <c r="H187" s="0" t="s">
         <v>487</v>
-      </c>
-[...10 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>26543</v>
+        <v>26585</v>
       </c>
       <c r="B188" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="C188" s="0" t="s">
         <v>489</v>
       </c>
-      <c r="C188" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D188" s="0" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G188" s="0">
-        <v>11.26</v>
+        <v>8.44</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>26550</v>
+        <v>26585</v>
       </c>
       <c r="B189" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G189" s="0">
+        <v>8.44</v>
+      </c>
+      <c r="H189" s="0" t="s">
         <v>490</v>
-      </c>
-[...13 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>26555</v>
+        <v>26585</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="G190" s="0">
-        <v>9.98</v>
+        <v>8.44</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>26556</v>
+        <v>26588</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G191" s="0">
-        <v>10.58</v>
+        <v>14.08</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>26585</v>
+        <v>26588</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G192" s="0">
-        <v>8.44</v>
+        <v>14.08</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>26585</v>
+        <v>26589</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>436</v>
+        <v>131</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G193" s="0">
-        <v>8.44</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>26585</v>
+        <v>26589</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G194" s="0">
-        <v>8.44</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>26588</v>
+        <v>26590</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>436</v>
+        <v>39</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G195" s="0">
-        <v>14.08</v>
+        <v>10.25</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>26588</v>
+        <v>26591</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C196" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G196" s="0">
+        <v>7.33</v>
+      </c>
+      <c r="H196" s="0" t="s">
         <v>506</v>
-      </c>
-[...10 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>26589</v>
+        <v>26591</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>144</v>
+        <v>36</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G197" s="0">
-        <v>8.050000000000001</v>
+        <v>7.33</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>26589</v>
+        <v>26591</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="0">
-        <v>8.050000000000001</v>
+        <v>7.33</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>26590</v>
+        <v>26591</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G199" s="0">
-        <v>10.25</v>
+        <v>7.33</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>26591</v>
+        <v>26592</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G200" s="0">
-        <v>7.33</v>
+        <v>14.05</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>26591</v>
+        <v>26592</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>45</v>
+        <v>424</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G201" s="0">
-        <v>7.33</v>
+        <v>14.05</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>26591</v>
+        <v>26593</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>436</v>
+        <v>9</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G202" s="0">
-        <v>7.33</v>
+        <v>10.14</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>26591</v>
+        <v>26593</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>144</v>
+        <v>424</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G203" s="0">
-        <v>7.33</v>
+        <v>10.14</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>26592</v>
+        <v>26594</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>9</v>
+        <v>424</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G204" s="0">
-        <v>14.05</v>
+        <v>10.74</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>26592</v>
+        <v>26595</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C205" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G205" s="0">
+        <v>9.09</v>
+      </c>
+      <c r="H205" s="0" t="s">
         <v>523</v>
-      </c>
-[...10 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>26593</v>
+        <v>26595</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>9</v>
+        <v>424</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G206" s="0">
-        <v>10.14</v>
+        <v>9.09</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>26593</v>
+        <v>26596</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C207" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="D207" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E207" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G207" s="0">
+        <v>8.67</v>
+      </c>
+      <c r="H207" s="0" t="s">
         <v>527</v>
-      </c>
-[...10 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>26594</v>
+        <v>26596</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>436</v>
+        <v>39</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G208" s="0">
-        <v>10.74</v>
+        <v>8.67</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>26595</v>
+        <v>26611</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G209" s="0">
-        <v>9.09</v>
+        <v>19.76</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>26595</v>
+        <v>26611</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G210" s="0">
-        <v>9.09</v>
+        <v>19.76</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>26596</v>
+        <v>26612</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G211" s="0">
-        <v>8.67</v>
+        <v>10.12</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>26596</v>
+        <v>26612</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G212" s="0">
-        <v>8.67</v>
+        <v>10.12</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>26611</v>
+        <v>26613</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G213" s="0">
-        <v>19.76</v>
+        <v>13.14</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>26611</v>
+        <v>26614</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C214" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="D214" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E214" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G214" s="0">
+        <v>9.73</v>
+      </c>
+      <c r="H214" s="0" t="s">
         <v>542</v>
-      </c>
-[...10 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>26612</v>
+        <v>26638</v>
       </c>
       <c r="B215" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="D215" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E215" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G215" s="0">
+        <v>29.07</v>
+      </c>
+      <c r="H215" s="0" t="s">
         <v>545</v>
-      </c>
-[...13 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>26612</v>
+        <v>26646</v>
       </c>
       <c r="B216" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G216" s="0">
+        <v>10.35</v>
+      </c>
+      <c r="H216" s="0" t="s">
         <v>548</v>
-      </c>
-[...13 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>26613</v>
+        <v>26646</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>48</v>
+        <v>343</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G217" s="0">
-        <v>13.14</v>
+        <v>10.35</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>26614</v>
+        <v>26646</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G218" s="0">
-        <v>9.73</v>
+        <v>10.35</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>26638</v>
+        <v>26646</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G219" s="0">
-        <v>29.07</v>
+        <v>10.35</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>26646</v>
+        <v>26647</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>9</v>
+        <v>123</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G220" s="0">
-        <v>10.35</v>
+        <v>11.3</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>26646</v>
+        <v>26649</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>354</v>
+        <v>39</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G221" s="0">
-        <v>10.35</v>
+        <v>6.7</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>26646</v>
+        <v>26650</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>559</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G222" s="0">
-        <v>10.35</v>
+        <v>5.87</v>
       </c>
       <c r="H222" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>26646</v>
+        <v>26651</v>
       </c>
       <c r="B223" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="D223" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G223" s="0">
+        <v>6.97</v>
+      </c>
+      <c r="H223" s="0" t="s">
         <v>563</v>
-      </c>
-[...13 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>26647</v>
+        <v>26652</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>565</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G224" s="0">
-        <v>11.3</v>
+        <v>6.1</v>
       </c>
       <c r="H224" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>26649</v>
+        <v>26665</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>568</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G225" s="0">
-        <v>6.7</v>
+        <v>11.94</v>
       </c>
       <c r="H225" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>26650</v>
+        <v>26665</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G226" s="0">
-        <v>5.87</v>
+        <v>11.94</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>26652</v>
+        <v>26665</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G227" s="0">
-        <v>6.1</v>
+        <v>11.94</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
         <v>26665</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>436</v>
+        <v>9</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G228" s="0">
         <v>11.94</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>26665</v>
+        <v>26667</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G229" s="0">
-        <v>11.94</v>
+        <v>10.98</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>26665</v>
+        <v>26667</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G230" s="0">
-        <v>11.94</v>
+        <v>10.98</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>26665</v>
+        <v>26670</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G231" s="0">
-        <v>11.94</v>
+        <v>6.83</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>26667</v>
+        <v>26677</v>
       </c>
       <c r="B232" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="0">
+        <v>8.869999999999999</v>
+      </c>
+      <c r="H232" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>26667</v>
+        <v>26678</v>
       </c>
       <c r="B233" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G233" s="0">
+        <v>12.69</v>
+      </c>
+      <c r="H233" s="0" t="s">
         <v>585</v>
-      </c>
-[...13 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>26667</v>
+        <v>26679</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>586</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G234" s="0">
-        <v>10.98</v>
+        <v>14.16</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>26670</v>
+        <v>26679</v>
       </c>
       <c r="B235" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="C235" s="0" t="s">
         <v>587</v>
       </c>
-      <c r="C235" s="0" t="s">
+      <c r="D235" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G235" s="0">
+        <v>14.16</v>
+      </c>
+      <c r="H235" s="0" t="s">
         <v>588</v>
-      </c>
-[...10 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>26671</v>
+        <v>26680</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>591</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G236" s="0">
-        <v>6.71</v>
+        <v>11.72</v>
       </c>
       <c r="H236" s="0" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>26677</v>
+        <v>26680</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>593</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G237" s="0">
-        <v>8.869999999999999</v>
+        <v>11.72</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>26678</v>
+        <v>26682</v>
       </c>
       <c r="B238" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G238" s="0">
+        <v>10.25</v>
+      </c>
+      <c r="H238" s="0" t="s">
         <v>596</v>
-      </c>
-[...13 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>26679</v>
+        <v>26683</v>
       </c>
       <c r="B239" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="D239" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G239" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="H239" s="0" t="s">
         <v>599</v>
-      </c>
-[...13 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>26679</v>
+        <v>26685</v>
       </c>
       <c r="B240" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="D240" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G240" s="0">
+        <v>10.98</v>
+      </c>
+      <c r="H240" s="0" t="s">
         <v>602</v>
-      </c>
-[...13 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>26680</v>
+        <v>26687</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>603</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>604</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G241" s="0">
-        <v>11.72</v>
+        <v>10.49</v>
       </c>
       <c r="H241" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>26680</v>
+        <v>26689</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>606</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="0">
-        <v>11.72</v>
+        <v>10.49</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>26682</v>
+        <v>26690</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>144</v>
+        <v>190</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G243" s="0">
-        <v>10.25</v>
+        <v>11.48</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>26683</v>
+        <v>26690</v>
       </c>
       <c r="B244" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="C244" s="0" t="s">
         <v>610</v>
       </c>
-      <c r="C244" s="0" t="s">
+      <c r="D244" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G244" s="0">
+        <v>11.48</v>
+      </c>
+      <c r="H244" s="0" t="s">
         <v>611</v>
-      </c>
-[...10 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>26685</v>
+        <v>26691</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>613</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>614</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G245" s="0">
-        <v>10.98</v>
+        <v>7.48</v>
       </c>
       <c r="H245" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>26687</v>
+        <v>26692</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>616</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>617</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G246" s="0">
-        <v>10.49</v>
+        <v>11.22</v>
       </c>
       <c r="H246" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>26688</v>
+        <v>26692</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>619</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G247" s="0">
-        <v>10.38</v>
+        <v>11.22</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>26689</v>
+        <v>26692</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G248" s="0">
-        <v>10.49</v>
+        <v>11.22</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>26690</v>
+        <v>26693</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>202</v>
+        <v>9</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G249" s="0">
-        <v>11.48</v>
+        <v>6.97</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>26690</v>
+        <v>26693</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G250" s="0">
-        <v>11.48</v>
+        <v>6.97</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>26691</v>
+        <v>26693</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>202</v>
+        <v>131</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G251" s="0">
-        <v>7.48</v>
+        <v>6.97</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>26692</v>
+        <v>26694</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G252" s="0">
-        <v>11.22</v>
+        <v>10.49</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>26692</v>
+        <v>26694</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G253" s="0">
-        <v>11.22</v>
+        <v>10.49</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>26692</v>
+        <v>26712</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G254" s="0">
-        <v>11.22</v>
+        <v>13.67</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>26692</v>
+        <v>26725</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>10</v>
+        <v>483</v>
       </c>
       <c r="G255" s="0">
-        <v>11.22</v>
+        <v>14.64</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>26693</v>
+        <v>26729</v>
       </c>
       <c r="B256" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="D256" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E256" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G256" s="0">
+        <v>25.98</v>
+      </c>
+      <c r="H256" s="0" t="s">
         <v>638</v>
-      </c>
-[...13 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>26693</v>
+        <v>26730</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="D257" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G257" s="0">
+        <v>15.99</v>
+      </c>
+      <c r="H257" s="0" t="s">
         <v>641</v>
-      </c>
-[...13 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>26693</v>
+        <v>26731</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G258" s="0">
-        <v>6.97</v>
+        <v>13.19</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>26694</v>
+        <v>26733</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G259" s="0">
-        <v>10.49</v>
+        <v>9.75</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>26694</v>
+        <v>26733</v>
       </c>
       <c r="B260" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="C260" s="0" t="s">
         <v>646</v>
       </c>
-      <c r="C260" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D260" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G260" s="0">
-        <v>10.49</v>
+        <v>9.75</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>26712</v>
+        <v>26735</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G261" s="0">
-        <v>13.67</v>
+        <v>15.02</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>26725</v>
+        <v>26756</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="G262" s="0">
-        <v>14.64</v>
+        <v>11.45</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>26729</v>
+        <v>26764</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G263" s="0">
-        <v>25.98</v>
+        <v>7.2</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>26730</v>
+        <v>26765</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G264" s="0">
-        <v>15.99</v>
+        <v>10.38</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>26731</v>
+        <v>26766</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G265" s="0">
-        <v>13.19</v>
+        <v>10.38</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>26733</v>
+        <v>26768</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G266" s="0">
-        <v>9.75</v>
+        <v>10.38</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>26733</v>
+        <v>26769</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G267" s="0">
-        <v>9.75</v>
+        <v>8.140000000000001</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>26735</v>
+        <v>26797</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G268" s="0">
-        <v>15.02</v>
+        <v>6.7</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>26756</v>
+        <v>26798</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G269" s="0">
-        <v>11.45</v>
+        <v>6.57</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>26756</v>
+        <v>26798</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G270" s="0">
-        <v>11.45</v>
+        <v>6.57</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>26764</v>
+        <v>26800</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>48</v>
+        <v>246</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G271" s="0">
-        <v>7.2</v>
+        <v>10.25</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>26765</v>
+        <v>26835</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G272" s="0">
-        <v>10.38</v>
+        <v>35.93</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>26766</v>
+        <v>26843</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G273" s="0">
-        <v>10.38</v>
+        <v>17.62</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>26767</v>
+        <v>26844</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G274" s="0">
-        <v>11.11</v>
+        <v>16.72</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>26768</v>
+        <v>26869</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G275" s="0">
-        <v>10.38</v>
+        <v>18.5</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>26769</v>
+        <v>26923</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G276" s="0">
-        <v>8.140000000000001</v>
+        <v>4.25</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>26773</v>
+        <v>11259</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G277" s="0">
-        <v>12.57</v>
+        <v>4.7</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>26774</v>
+        <v>11300</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="G278" s="0">
-        <v>6.96</v>
+        <v>5.5</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>26787</v>
+        <v>11367</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>699</v>
+        <v>10</v>
       </c>
       <c r="G279" s="0">
-        <v>7.67</v>
+        <v>4.7</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>26797</v>
+        <v>11392</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>10</v>
+        <v>706</v>
       </c>
       <c r="G280" s="0">
-        <v>6.7</v>
+        <v>16.77</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>26798</v>
+        <v>11442</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G281" s="0">
-        <v>6.57</v>
+        <v>7.2</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>26798</v>
+        <v>11499</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G282" s="0">
-        <v>6.57</v>
+        <v>8.26</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>26799</v>
+        <v>11527</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G283" s="0">
-        <v>7.62</v>
+        <v>7.74</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>26800</v>
+        <v>11570</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>258</v>
+        <v>9</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="G284" s="0">
-        <v>10.25</v>
+        <v>10.42</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>26827</v>
+        <v>11627</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G285" s="0">
-        <v>7.81</v>
+        <v>10.01</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>26835</v>
+        <v>11642</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>319</v>
+        <v>112</v>
       </c>
       <c r="G286" s="0">
-        <v>35.93</v>
+        <v>2.82</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>26843</v>
+        <v>11702</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>319</v>
+        <v>73</v>
       </c>
       <c r="G287" s="0">
-        <v>17.62</v>
+        <v>7.2</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>26844</v>
+        <v>11740</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>319</v>
+        <v>112</v>
       </c>
       <c r="G288" s="0">
-        <v>16.72</v>
+        <v>5.33</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>26869</v>
+        <v>11757</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G289" s="0">
-        <v>18.5</v>
+        <v>11.18</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>26923</v>
+        <v>11757</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="G290" s="0">
-        <v>4.25</v>
+        <v>11.18</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>26925</v>
+        <v>11758</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G291" s="0">
-        <v>7.75</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>11259</v>
+        <v>11870</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="G292" s="0">
-        <v>4.7</v>
+        <v>13.35</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>11300</v>
+        <v>11870</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G293" s="0">
-        <v>5.5</v>
+        <v>13.35</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>11367</v>
+        <v>11870</v>
       </c>
       <c r="B294" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="C294" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="C294" s="0" t="s">
+      <c r="D294" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E294" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G294" s="0">
+        <v>13.35</v>
+      </c>
+      <c r="H294" s="0" t="s">
         <v>742</v>
-      </c>
-[...10 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>11392</v>
+        <v>26214</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>746</v>
+        <v>145</v>
       </c>
       <c r="G295" s="0">
-        <v>16.77</v>
+        <v>19.15</v>
       </c>
       <c r="H295" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>11442</v>
+        <v>26214</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>748</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>87</v>
+        <v>145</v>
       </c>
       <c r="G296" s="0">
-        <v>7.2</v>
+        <v>19.15</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>11499</v>
+        <v>26244</v>
       </c>
       <c r="B297" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="D297" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E297" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G297" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="H297" s="0" t="s">
         <v>751</v>
-      </c>
-[...13 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>11527</v>
+        <v>26244</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G298" s="0">
-        <v>7.74</v>
+        <v>11.36</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>11570</v>
+        <v>26244</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>759</v>
+        <v>10</v>
       </c>
       <c r="G299" s="0">
-        <v>10.42</v>
+        <v>11.36</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>11627</v>
+        <v>26268</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="G300" s="0">
-        <v>10.01</v>
+        <v>10.9</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>11642</v>
+        <v>26354</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G301" s="0">
-        <v>2.82</v>
+        <v>13.35</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>11702</v>
+        <v>26770</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>9</v>
+        <v>762</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="G302" s="0">
-        <v>7.2</v>
+        <v>9.24</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>11740</v>
+        <v>26367</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G303" s="0">
-        <v>5.33</v>
+        <v>8.68</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>11757</v>
+        <v>26371</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G304" s="0">
-        <v>11.18</v>
+        <v>12.77</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>11757</v>
+        <v>26396</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G305" s="0">
-        <v>11.18</v>
+        <v>10.53</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>11758</v>
+        <v>26396</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>777</v>
+        <v>773</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G306" s="0">
-        <v>9.460000000000001</v>
+        <v>10.53</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>11870</v>
+        <v>26398</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G307" s="0">
-        <v>13.35</v>
+        <v>7.34</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>11870</v>
+        <v>26398</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G308" s="0">
-        <v>13.35</v>
+        <v>7.34</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>11870</v>
+        <v>26398</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G309" s="0">
-        <v>13.35</v>
+        <v>7.34</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>26214</v>
+        <v>26399</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G310" s="0">
-        <v>19.15</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>26214</v>
+        <v>26399</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G311" s="0">
-        <v>19.15</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>26244</v>
+        <v>26402</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>9</v>
+        <v>785</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G312" s="0">
-        <v>11.36</v>
+        <v>9.68</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>26244</v>
+        <v>26402</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>45</v>
+        <v>788</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G313" s="0">
-        <v>11.36</v>
+        <v>9.68</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>26244</v>
+        <v>26402</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="C314" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="D314" s="0" t="s">
         <v>790</v>
       </c>
-      <c r="D314" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G314" s="0">
-        <v>11.36</v>
+        <v>9.68</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>26268</v>
+        <v>26470</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G315" s="0">
-        <v>10.9</v>
+        <v>79.06</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>26354</v>
+        <v>26469</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G316" s="0">
-        <v>13.35</v>
+        <v>20.45</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>26770</v>
+        <v>26498</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G317" s="0">
-        <v>9.24</v>
+        <v>25.31</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>26367</v>
+        <v>26514</v>
       </c>
       <c r="B318" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="D318" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G318" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="H318" s="0" t="s">
         <v>803</v>
-      </c>
-[...13 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>26371</v>
+        <v>26514</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>48</v>
+        <v>762</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G319" s="0">
-        <v>12.77</v>
+        <v>5.99</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>26396</v>
+        <v>26514</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G320" s="0">
-        <v>10.53</v>
+        <v>5.99</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>26396</v>
+        <v>26544</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G321" s="0">
-        <v>10.53</v>
+        <v>17.62</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>26398</v>
+        <v>26554</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>10</v>
+        <v>483</v>
       </c>
       <c r="G322" s="0">
-        <v>7.34</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>26398</v>
+        <v>26564</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="C323" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G323" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="H323" s="0" t="s">
         <v>814</v>
-      </c>
-[...10 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>26398</v>
+        <v>26564</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="C324" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G324" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="H324" s="0" t="s">
         <v>814</v>
-      </c>
-[...10 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>26399</v>
+        <v>26566</v>
       </c>
       <c r="B325" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="D325" s="0" t="s">
         <v>818</v>
       </c>
-      <c r="C325" s="0" t="s">
+      <c r="E325" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G325" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="H325" s="0" t="s">
         <v>819</v>
-      </c>
-[...10 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>26399</v>
+        <v>26566</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="C326" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="D326" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E326" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G326" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="H326" s="0" t="s">
         <v>819</v>
-      </c>
-[...10 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>26402</v>
+        <v>26566</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>824</v>
+        <v>83</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G327" s="0">
-        <v>9.68</v>
+        <v>11.77</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>26402</v>
+        <v>26576</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>823</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>827</v>
+        <v>9</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G328" s="0">
-        <v>9.68</v>
+        <v>10.75</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>26402</v>
+        <v>26576</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>823</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>829</v>
+        <v>83</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G329" s="0">
-        <v>9.68</v>
+        <v>10.75</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>26409</v>
+        <v>26576</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G330" s="0">
-        <v>9.460000000000001</v>
+        <v>10.75</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>26470</v>
+        <v>26599</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G331" s="0">
-        <v>79.06</v>
+        <v>10.42</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>26469</v>
+        <v>26599</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>51</v>
+        <v>424</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G332" s="0">
-        <v>20.45</v>
+        <v>10.42</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>26498</v>
+        <v>26599</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G333" s="0">
-        <v>25.31</v>
+        <v>10.42</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>26514</v>
+        <v>26615</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>9</v>
+        <v>424</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G334" s="0">
-        <v>5.99</v>
+        <v>13.57</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>26514</v>
+        <v>26615</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>846</v>
+        <v>42</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G335" s="0">
-        <v>5.99</v>
+        <v>13.57</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>26514</v>
+        <v>26615</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>848</v>
+        <v>36</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G336" s="0">
-        <v>5.99</v>
+        <v>13.57</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>26514</v>
+        <v>26621</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G337" s="0">
-        <v>5.99</v>
+        <v>11.31</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>26539</v>
+        <v>26621</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>9</v>
+        <v>424</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G338" s="0">
-        <v>34.66</v>
+        <v>11.31</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>26544</v>
+        <v>26621</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>854</v>
+        <v>838</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G339" s="0">
-        <v>17.62</v>
+        <v>11.31</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>26554</v>
+        <v>26627</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>856</v>
+        <v>842</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>857</v>
+        <v>843</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>495</v>
+        <v>62</v>
       </c>
       <c r="G340" s="0">
-        <v>9.710000000000001</v>
+        <v>16.35</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>26564</v>
+        <v>26639</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G341" s="0">
-        <v>11.18</v>
+        <v>58.03</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>26564</v>
+        <v>26653</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>862</v>
+        <v>848</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>860</v>
+        <v>849</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G342" s="0">
-        <v>11.18</v>
+        <v>14.64</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>861</v>
+        <v>850</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>26566</v>
+        <v>26653</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>863</v>
+        <v>851</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>864</v>
+        <v>849</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>865</v>
+        <v>424</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G343" s="0">
-        <v>11.77</v>
+        <v>14.64</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>866</v>
+        <v>850</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>26566</v>
+        <v>26653</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>867</v>
+        <v>852</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>864</v>
+        <v>849</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G344" s="0">
-        <v>11.77</v>
+        <v>14.64</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>866</v>
+        <v>850</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>26566</v>
+        <v>26657</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>868</v>
+        <v>853</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G345" s="0">
-        <v>11.77</v>
+        <v>16.2</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>866</v>
+        <v>855</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>26576</v>
+        <v>26657</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>870</v>
+        <v>854</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G346" s="0">
-        <v>10.75</v>
+        <v>16.2</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>26576</v>
+        <v>26657</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>872</v>
+        <v>857</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>870</v>
+        <v>854</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>75</v>
+        <v>424</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G347" s="0">
-        <v>10.75</v>
+        <v>16.2</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>26576</v>
+        <v>26658</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>873</v>
+        <v>858</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>870</v>
+        <v>859</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G348" s="0">
-        <v>10.75</v>
+        <v>10.07</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>871</v>
+        <v>860</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>26599</v>
+        <v>26668</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>874</v>
+        <v>861</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>875</v>
+        <v>862</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G349" s="0">
-        <v>10.42</v>
+        <v>15.23</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>26599</v>
+        <v>26668</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>875</v>
+        <v>862</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>436</v>
+        <v>83</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G350" s="0">
-        <v>10.42</v>
+        <v>15.23</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>26599</v>
+        <v>26695</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G351" s="0">
-        <v>10.42</v>
+        <v>15.15</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>26615</v>
+        <v>26695</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>879</v>
+        <v>868</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>880</v>
+        <v>866</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>436</v>
+        <v>83</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G352" s="0">
-        <v>13.57</v>
+        <v>15.15</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>881</v>
+        <v>867</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>26615</v>
+        <v>26696</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>882</v>
+        <v>869</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G353" s="0">
-        <v>13.57</v>
+        <v>67.63</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>26615</v>
+        <v>26696</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G354" s="0">
-        <v>13.57</v>
+        <v>67.63</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>26621</v>
+        <v>26697</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G355" s="0">
-        <v>11.31</v>
+        <v>13.24</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>26621</v>
+        <v>26697</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>887</v>
+        <v>876</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>436</v>
+        <v>762</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G356" s="0">
-        <v>11.31</v>
+        <v>13.24</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>26621</v>
+        <v>26710</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>888</v>
+        <v>877</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G357" s="0">
-        <v>11.31</v>
+        <v>10.59</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>26627</v>
+        <v>26710</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>889</v>
+        <v>880</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>890</v>
+        <v>878</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G358" s="0">
-        <v>16.35</v>
+        <v>10.59</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>891</v>
+        <v>879</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>26639</v>
+        <v>26710</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>893</v>
+        <v>878</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G359" s="0">
-        <v>58.03</v>
+        <v>10.59</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>894</v>
+        <v>879</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>26653</v>
+        <v>26711</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>895</v>
+        <v>882</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>896</v>
+        <v>883</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G360" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>26653</v>
+        <v>26717</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>436</v>
+        <v>887</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>23</v>
+        <v>483</v>
       </c>
       <c r="G361" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>26653</v>
+        <v>26720</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>23</v>
+        <v>483</v>
       </c>
       <c r="G362" s="0">
-        <v>14.64</v>
+        <v>19.48</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>26657</v>
+        <v>26727</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G363" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>26657</v>
+        <v>26728</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G364" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>26657</v>
+        <v>26738</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>436</v>
+        <v>9</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G365" s="0">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>26658</v>
+        <v>26738</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G366" s="0">
-        <v>10.07</v>
+        <v>11</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>26668</v>
+        <v>26738</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>9</v>
+        <v>424</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G367" s="0">
-        <v>15.23</v>
+        <v>11</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>26668</v>
+        <v>26739</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>911</v>
+        <v>903</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G368" s="0">
-        <v>15.23</v>
+        <v>15.98</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>26695</v>
+        <v>26739</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G369" s="0">
-        <v>15.15</v>
+        <v>15.98</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>26695</v>
+        <v>26739</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G370" s="0">
-        <v>15.15</v>
+        <v>15.98</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>26696</v>
+        <v>26739</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>917</v>
+        <v>904</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G371" s="0">
-        <v>67.63</v>
+        <v>15.98</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>918</v>
+        <v>905</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>26696</v>
+        <v>26739</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>917</v>
+        <v>904</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>75</v>
+        <v>131</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G372" s="0">
-        <v>67.63</v>
+        <v>15.98</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>918</v>
+        <v>905</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>26697</v>
+        <v>26739</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>921</v>
+        <v>904</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G373" s="0">
-        <v>13.24</v>
+        <v>15.98</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>922</v>
+        <v>905</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>26697</v>
+        <v>26740</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>921</v>
+        <v>912</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>848</v>
+        <v>86</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G374" s="0">
-        <v>13.24</v>
+        <v>19.79</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>26710</v>
+        <v>26740</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>925</v>
+        <v>912</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G375" s="0">
-        <v>10.59</v>
+        <v>19.79</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>926</v>
+        <v>913</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>26710</v>
+        <v>26740</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>925</v>
+        <v>912</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G376" s="0">
-        <v>10.59</v>
+        <v>19.79</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>926</v>
+        <v>913</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>26710</v>
+        <v>26740</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>928</v>
+        <v>916</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>925</v>
+        <v>912</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G377" s="0">
-        <v>10.59</v>
+        <v>19.79</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>926</v>
+        <v>913</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>26711</v>
+        <v>26741</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>930</v>
+        <v>918</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G378" s="0">
-        <v>16.2</v>
+        <v>10.52</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>26711</v>
+        <v>26741</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>932</v>
+        <v>920</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>930</v>
+        <v>918</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G379" s="0">
-        <v>16.2</v>
+        <v>10.52</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>26717</v>
+        <v>26743</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>933</v>
+        <v>921</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>934</v>
+        <v>922</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>935</v>
+        <v>9</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>495</v>
+        <v>23</v>
       </c>
       <c r="G380" s="0">
-        <v>22.12</v>
+        <v>7.05</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>936</v>
+        <v>923</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>26720</v>
+        <v>26745</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>937</v>
+        <v>924</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>938</v>
+        <v>925</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>495</v>
+        <v>23</v>
       </c>
       <c r="G381" s="0">
-        <v>19.48</v>
+        <v>15.98</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>939</v>
+        <v>926</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>26727</v>
+        <v>26746</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>940</v>
+        <v>927</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>941</v>
+        <v>928</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="G382" s="0">
-        <v>21.01</v>
+        <v>19.13</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>942</v>
+        <v>929</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>26728</v>
+        <v>26747</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>943</v>
+        <v>930</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>944</v>
+        <v>931</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G383" s="0">
-        <v>42.12</v>
+        <v>4.43</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>945</v>
+        <v>932</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>26738</v>
+        <v>26750</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>946</v>
+        <v>933</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>947</v>
+        <v>934</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G384" s="0">
-        <v>11</v>
+        <v>6.03</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>948</v>
+        <v>935</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>26738</v>
+        <v>26750</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>949</v>
+        <v>936</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>947</v>
+        <v>934</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G385" s="0">
-        <v>11</v>
+        <v>6.03</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>948</v>
+        <v>935</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>26738</v>
+        <v>26750</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>950</v>
+        <v>937</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>947</v>
+        <v>934</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>436</v>
+        <v>70</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G386" s="0">
-        <v>11</v>
+        <v>6.03</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>948</v>
+        <v>935</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>26739</v>
+        <v>26750</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>951</v>
+        <v>938</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G387" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>26739</v>
+        <v>26750</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>954</v>
+        <v>939</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G388" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>26739</v>
+        <v>26750</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>955</v>
+        <v>940</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>105</v>
+        <v>941</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G389" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>26739</v>
+        <v>26776</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>956</v>
+        <v>942</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>45</v>
+        <v>126</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G390" s="0">
-        <v>15.98</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>26739</v>
+        <v>26776</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>144</v>
+        <v>946</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G391" s="0">
-        <v>15.98</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>26739</v>
+        <v>26792</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>958</v>
+        <v>947</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G392" s="0">
-        <v>15.98</v>
+        <v>6.88</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>26740</v>
+        <v>26792</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>960</v>
+        <v>948</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G393" s="0">
-        <v>19.79</v>
+        <v>6.88</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>961</v>
+        <v>949</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>26740</v>
+        <v>26801</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>962</v>
+        <v>951</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G394" s="0">
-        <v>19.79</v>
+        <v>15.05</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>26740</v>
+        <v>26801</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G395" s="0">
-        <v>19.79</v>
+        <v>15.05</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>26740</v>
+        <v>26811</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G396" s="0">
-        <v>19.79</v>
+        <v>8</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>961</v>
+        <v>957</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>26740</v>
+        <v>26812</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="C397" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="D397" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E397" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G397" s="0">
+        <v>4.53</v>
+      </c>
+      <c r="H397" s="0" t="s">
         <v>960</v>
-      </c>
-[...10 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>26741</v>
+        <v>26815</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G398" s="0">
-        <v>10.52</v>
+        <v>8.83</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>26741</v>
+        <v>26815</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>99</v>
+        <v>762</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G399" s="0">
-        <v>10.52</v>
+        <v>8.83</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>26742</v>
+        <v>26826</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G400" s="0">
-        <v>6.52</v>
+        <v>11.48</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>26743</v>
+        <v>26836</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>23</v>
+        <v>311</v>
       </c>
       <c r="G401" s="0">
-        <v>7.05</v>
+        <v>17.33</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>26745</v>
+        <v>26837</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>23</v>
+        <v>311</v>
       </c>
       <c r="G402" s="0">
-        <v>15.98</v>
+        <v>15.73</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>26746</v>
+        <v>26837</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>980</v>
+        <v>972</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>23</v>
+        <v>311</v>
       </c>
       <c r="G403" s="0">
-        <v>19.13</v>
+        <v>15.73</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>26747</v>
+        <v>26838</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>982</v>
+        <v>975</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G404" s="0">
-        <v>4.43</v>
+        <v>11.99</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>984</v>
+        <v>977</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>26750</v>
+        <v>26840</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>985</v>
+        <v>978</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>986</v>
+        <v>979</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G405" s="0">
-        <v>6.03</v>
+        <v>12.48</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>26750</v>
+        <v>26849</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G406" s="0">
-        <v>6.03</v>
+        <v>14.85</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>26750</v>
+        <v>26849</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G407" s="0">
-        <v>6.03</v>
+        <v>14.85</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>26750</v>
+        <v>26871</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>986</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="E408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G408" s="0">
-        <v>6.03</v>
+        <v>18.89</v>
       </c>
       <c r="H408" s="0" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>26750</v>
+        <v>26873</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G409" s="0">
-        <v>6.03</v>
+        <v>26.02</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>26750</v>
+        <v>26890</v>
       </c>
       <c r="B410" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="C410" s="0" t="s">
         <v>992</v>
       </c>
-      <c r="C410" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E410" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G410" s="0">
+        <v>11.08</v>
+      </c>
+      <c r="H410" s="0" t="s">
         <v>993</v>
-      </c>
-[...7 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>26776</v>
+        <v>26890</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>994</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G411" s="0">
-        <v>9.140000000000001</v>
+        <v>11.08</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>26776</v>
+        <v>26922</v>
       </c>
       <c r="B412" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="C412" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="D412" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="G412" s="0">
+        <v>32.5</v>
+      </c>
+      <c r="H412" s="0" t="s">
         <v>997</v>
-      </c>
-[...13 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>26792</v>
+        <v>26926</v>
       </c>
       <c r="B413" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="C413" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="C413" s="0" t="s">
+      <c r="D413" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G413" s="0">
+        <v>7.79</v>
+      </c>
+      <c r="H413" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>26801</v>
+        <v>26927</v>
       </c>
       <c r="B414" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C414" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="C414" s="0" t="s">
+      <c r="D414" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G414" s="0">
+        <v>10.97</v>
+      </c>
+      <c r="H414" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>26801</v>
+        <v>26927</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="C415" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D415" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G415" s="0">
+        <v>10.97</v>
+      </c>
+      <c r="H415" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>26811</v>
+        <v>29939</v>
       </c>
       <c r="B416" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="D416" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="C416" s="0" t="s">
+      <c r="E416" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="G416" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="H416" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>26812</v>
+        <v>29940</v>
       </c>
       <c r="B417" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="D417" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="G417" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="H417" s="0" t="s">
         <v>1009</v>
-      </c>
-[...13 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>26815</v>
+        <v>11292</v>
       </c>
       <c r="B418" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D418" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G418" s="0">
+        <v>6.83</v>
+      </c>
+      <c r="H418" s="0" t="s">
         <v>1012</v>
-      </c>
-[...13 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>26815</v>
+        <v>11640</v>
       </c>
       <c r="B419" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D419" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G419" s="0">
+        <v>7.51</v>
+      </c>
+      <c r="H419" s="0" t="s">
         <v>1015</v>
-      </c>
-[...13 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>26826</v>
+        <v>11747</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
       <c r="E420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G420" s="0">
-        <v>11.48</v>
+        <v>6.4</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>26836</v>
+        <v>11966</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="G421" s="0">
-        <v>17.33</v>
+        <v>5.94</v>
       </c>
       <c r="H421" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>26837</v>
+        <v>11982</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>319</v>
+        <v>66</v>
       </c>
       <c r="G422" s="0">
-        <v>15.73</v>
+        <v>12.39</v>
       </c>
       <c r="H422" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="0">
-        <v>26837</v>
+        <v>26007</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="G423" s="0">
-        <v>15.73</v>
+        <v>29.1</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="0">
-        <v>26838</v>
+        <v>26015</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>319</v>
+        <v>1030</v>
       </c>
       <c r="G424" s="0">
-        <v>11.99</v>
+        <v>18.18</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="0">
-        <v>26840</v>
+        <v>26051</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>319</v>
+        <v>719</v>
       </c>
       <c r="G425" s="0">
-        <v>12.48</v>
+        <v>10.33</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="0">
-        <v>26849</v>
+        <v>26051</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="G426" s="0">
-        <v>14.85</v>
+        <v>10.33</v>
       </c>
       <c r="H426" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="0">
-        <v>26849</v>
+        <v>26051</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="G427" s="0">
-        <v>14.85</v>
+        <v>10.33</v>
       </c>
       <c r="H427" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="0">
-        <v>26871</v>
+        <v>26052</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>9</v>
+        <v>1039</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="G428" s="0">
-        <v>18.89</v>
+        <v>17.56</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="0">
-        <v>26873</v>
+        <v>26088</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="G429" s="0">
-        <v>26.02</v>
+        <v>10.33</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="0">
-        <v>26890</v>
+        <v>26089</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="G430" s="0">
-        <v>11.08</v>
+        <v>37.17</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="0">
-        <v>26890</v>
+        <v>26090</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="D431" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G431" s="0">
-        <v>11.08</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="0">
-        <v>26922</v>
+        <v>26091</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="G432" s="0">
-        <v>32.5</v>
+        <v>11.12</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="0">
-        <v>26926</v>
+        <v>26091</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>9</v>
+        <v>1039</v>
       </c>
       <c r="E433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G433" s="0">
-        <v>7.79</v>
+        <v>11.12</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="0">
-        <v>26927</v>
+        <v>26091</v>
       </c>
       <c r="B434" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C434" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D434" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E434" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G434" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="H434" s="0" t="s">
         <v>1052</v>
-      </c>
-[...13 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="0">
-        <v>26927</v>
+        <v>26172</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>848</v>
+        <v>1058</v>
       </c>
       <c r="E435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G435" s="0">
-        <v>10.97</v>
+        <v>21.76</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="0">
-        <v>29939</v>
+        <v>26195</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>934</v>
+        <v>1061</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>1057</v>
+        <v>89</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="G436" s="0">
-        <v>14.91</v>
+        <v>13.14</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="0">
-        <v>29940</v>
+        <v>26197</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>934</v>
+        <v>1064</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="G437" s="0">
-        <v>9.539999999999999</v>
+        <v>7.07</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="0">
-        <v>11292</v>
+        <v>26197</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G438" s="0">
-        <v>6.83</v>
+        <v>7.07</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="0">
-        <v>11640</v>
+        <v>26229</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="D439" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G439" s="0">
-        <v>7.51</v>
+        <v>30.38</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="0">
-        <v>11747</v>
+        <v>26277</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="G440" s="0">
-        <v>6.4</v>
+        <v>29.1</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="0">
-        <v>11966</v>
+        <v>26277</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="G441" s="0">
-        <v>6.52</v>
+        <v>29.1</v>
       </c>
       <c r="H441" s="0" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="0">
-        <v>11982</v>
+        <v>26286</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="G442" s="0">
-        <v>12.39</v>
+        <v>11.97</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="0">
-        <v>26007</v>
+        <v>26346</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G443" s="0">
-        <v>29.1</v>
+        <v>13.1</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="0">
-        <v>26015</v>
+        <v>26346</v>
       </c>
       <c r="B444" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C444" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D444" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E444" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G444" s="0">
+        <v>13.1</v>
+      </c>
+      <c r="H444" s="0" t="s">
         <v>1079</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="0">
-        <v>26030</v>
+        <v>26345</v>
       </c>
       <c r="B445" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C445" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D445" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E445" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G445" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="H445" s="0" t="s">
         <v>1083</v>
-      </c>
-[...13 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="0">
-        <v>26051</v>
+        <v>26345</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>759</v>
+        <v>10</v>
       </c>
       <c r="G446" s="0">
-        <v>10.33</v>
+        <v>7.26</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="0">
-        <v>26051</v>
+        <v>26363</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
       <c r="C447" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D447" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E447" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G447" s="0">
+        <v>42.53</v>
+      </c>
+      <c r="H447" s="0" t="s">
         <v>1087</v>
-      </c>
-[...10 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="0">
-        <v>26051</v>
+        <v>26376</v>
       </c>
       <c r="B448" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C448" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D448" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E448" s="0" t="s">
         <v>1090</v>
       </c>
-      <c r="C448" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G448" s="0">
-        <v>10.33</v>
+        <v>20.27</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="0">
-        <v>26052</v>
+        <v>26389</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>1093</v>
+        <v>89</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>759</v>
+        <v>10</v>
       </c>
       <c r="G449" s="0">
-        <v>17.56</v>
+        <v>7.5</v>
       </c>
       <c r="H449" s="0" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="0">
-        <v>26088</v>
+        <v>26389</v>
       </c>
       <c r="B450" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>759</v>
+        <v>10</v>
       </c>
       <c r="G450" s="0">
-        <v>10.33</v>
+        <v>7.5</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="0">
-        <v>26089</v>
+        <v>26389</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="D451" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="G451" s="0">
-        <v>37.17</v>
+        <v>7.5</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="0">
-        <v>26090</v>
+        <v>26389</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>1102</v>
+        <v>1093</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>9</v>
+        <v>1058</v>
       </c>
       <c r="E452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G452" s="0">
-        <v>8.109999999999999</v>
+        <v>7.5</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="0">
-        <v>26091</v>
+        <v>26415</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="D453" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G453" s="0">
-        <v>11.12</v>
+        <v>8.31</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="0">
-        <v>26091</v>
+        <v>26415</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="E454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G454" s="0">
-        <v>11.12</v>
+        <v>8.31</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="0">
-        <v>26091</v>
+        <v>26483</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>1093</v>
+        <v>9</v>
       </c>
       <c r="E455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G455" s="0">
-        <v>11.12</v>
+        <v>17.13</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="0">
-        <v>26091</v>
+        <v>26503</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>1110</v>
+        <v>9</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G456" s="0">
-        <v>11.12</v>
+        <v>10.92</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="0">
-        <v>26172</v>
+        <v>26534</v>
       </c>
       <c r="B457" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C457" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D457" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E457" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G457" s="0">
+        <v>43.2</v>
+      </c>
+      <c r="H457" s="0" t="s">
         <v>1111</v>
-      </c>
-[...13 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="0">
-        <v>26172</v>
+        <v>26584</v>
       </c>
       <c r="B458" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C458" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E458" s="0" t="s">
         <v>1114</v>
       </c>
-      <c r="C458" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D458" s="0" t="s">
+      <c r="G458" s="0">
+        <v>25.76</v>
+      </c>
+      <c r="H458" s="0" t="s">
         <v>1115</v>
-      </c>
-[...7 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="0">
-        <v>26195</v>
+        <v>26617</v>
       </c>
       <c r="B459" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G459" s="0">
-        <v>13.14</v>
+        <v>157.57</v>
       </c>
       <c r="H459" s="0" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="0">
-        <v>26197</v>
+        <v>26619</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="D460" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G460" s="0">
-        <v>7.07</v>
+        <v>143.58</v>
       </c>
       <c r="H460" s="0" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="0">
-        <v>26197</v>
+        <v>26623</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="D461" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="G461" s="0">
-        <v>7.07</v>
+        <v>13.91</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="0">
-        <v>26229</v>
+        <v>26625</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D462" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="G462" s="0">
-        <v>30.38</v>
+        <v>9.27</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="0">
-        <v>26277</v>
+        <v>26636</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>354</v>
+        <v>9</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G463" s="0">
-        <v>29.1</v>
+        <v>212.22</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="0">
-        <v>26277</v>
+        <v>26642</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="D464" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G464" s="0">
-        <v>29.1</v>
+        <v>128.4</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="0">
-        <v>26286</v>
+        <v>26654</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G465" s="0">
-        <v>11.97</v>
+        <v>11.12</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="0">
-        <v>26286</v>
+        <v>26655</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G466" s="0">
-        <v>11.97</v>
+        <v>108.13</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="0">
-        <v>26346</v>
+        <v>26661</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G467" s="0">
-        <v>13.1</v>
+        <v>113.2</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="0">
-        <v>26345</v>
+        <v>26662</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G468" s="0">
-        <v>7.26</v>
+        <v>85.65000000000001</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="0">
-        <v>26345</v>
+        <v>26664</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="D469" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G469" s="0">
-        <v>7.26</v>
+        <v>12.68</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="0">
-        <v>26376</v>
+        <v>26675</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1141</v>
+        <v>1149</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>9</v>
+        <v>424</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>1143</v>
+        <v>10</v>
       </c>
       <c r="G470" s="0">
-        <v>20.27</v>
+        <v>42.26</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="0">
-        <v>26389</v>
+        <v>26676</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G471" s="0">
-        <v>7.5</v>
+        <v>114.44</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="0">
-        <v>26389</v>
+        <v>26699</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>1146</v>
+        <v>1156</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="E472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G472" s="0">
-        <v>7.5</v>
+        <v>11.44</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>1147</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="0">
-        <v>26389</v>
+        <v>26701</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>1146</v>
+        <v>1159</v>
       </c>
       <c r="D473" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G473" s="0">
-        <v>7.5</v>
+        <v>18.5</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>1147</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="0">
-        <v>26389</v>
+        <v>26701</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>1150</v>
+        <v>1161</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>1146</v>
+        <v>1159</v>
       </c>
       <c r="D474" s="0" t="s">
-        <v>1115</v>
+        <v>36</v>
       </c>
       <c r="E474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G474" s="0">
-        <v>7.5</v>
+        <v>18.5</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>1147</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="0">
-        <v>26415</v>
+        <v>26771</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>1151</v>
+        <v>1162</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>1152</v>
+        <v>1163</v>
       </c>
       <c r="D475" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G475" s="0">
-        <v>8.31</v>
+        <v>26.9</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="0">
-        <v>26415</v>
+        <v>26761</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1154</v>
+        <v>1165</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>1152</v>
+        <v>1166</v>
       </c>
       <c r="D476" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G476" s="0">
-        <v>8.31</v>
+        <v>36.85</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>1153</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="0">
-        <v>26483</v>
+        <v>26762</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1155</v>
+        <v>1168</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
       <c r="D477" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E477" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G477" s="0">
-        <v>17.13</v>
+        <v>40.25</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>1157</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="0">
-        <v>26503</v>
+        <v>26772</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1158</v>
+        <v>1171</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
       <c r="D478" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E478" s="0" t="s">
-        <v>23</v>
+        <v>1173</v>
       </c>
       <c r="G478" s="0">
-        <v>10.92</v>
+        <v>87.17</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>1160</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="0">
-        <v>26528</v>
+        <v>26781</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1161</v>
+        <v>1175</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="D479" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="0" t="s">
-        <v>1163</v>
+        <v>311</v>
       </c>
       <c r="G479" s="0">
-        <v>83.17</v>
+        <v>63.85</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>1164</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="0">
-        <v>26529</v>
+        <v>26782</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>1165</v>
+        <v>1178</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>1166</v>
+        <v>1179</v>
       </c>
       <c r="D480" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E480" s="0" t="s">
-        <v>1163</v>
+        <v>311</v>
       </c>
       <c r="G480" s="0">
-        <v>51.19</v>
+        <v>84.31</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1167</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="0">
-        <v>26534</v>
+        <v>26784</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1169</v>
+        <v>1182</v>
       </c>
       <c r="D481" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E481" s="0" t="s">
-        <v>1170</v>
+        <v>1183</v>
       </c>
       <c r="G481" s="0">
-        <v>43.2</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>1171</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="0">
-        <v>26584</v>
+        <v>26788</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>1172</v>
+        <v>1185</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>1173</v>
+        <v>1186</v>
       </c>
       <c r="D482" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E482" s="0" t="s">
-        <v>1174</v>
+        <v>10</v>
       </c>
       <c r="G482" s="0">
-        <v>25.76</v>
+        <v>23.28</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>1175</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="0">
-        <v>26619</v>
+        <v>26793</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1176</v>
+        <v>1188</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="D483" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E483" s="0" t="s">
-        <v>1143</v>
+        <v>10</v>
       </c>
       <c r="G483" s="0">
-        <v>143.58</v>
+        <v>111.37</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="0">
-        <v>26623</v>
+        <v>26802</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1180</v>
+        <v>1192</v>
       </c>
       <c r="D484" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E484" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G484" s="0">
-        <v>13.91</v>
+        <v>11.23</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1181</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="0">
-        <v>26625</v>
+        <v>26804</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>1182</v>
+        <v>1194</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
       <c r="D485" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E485" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="G485" s="0">
-        <v>9.27</v>
+        <v>6.5</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="0">
-        <v>26636</v>
+        <v>26805</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="D486" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G486" s="0">
-        <v>212.22</v>
+        <v>20.55</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="0">
-        <v>26637</v>
+        <v>26806</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>1188</v>
+        <v>1200</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1189</v>
+        <v>1201</v>
       </c>
       <c r="D487" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G487" s="0">
-        <v>70.63</v>
+        <v>18.02</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>1190</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="0">
-        <v>26642</v>
+        <v>26807</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>1191</v>
+        <v>1203</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>1192</v>
+        <v>1204</v>
       </c>
       <c r="D488" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G488" s="0">
-        <v>128.4</v>
+        <v>25.62</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>1193</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="0">
-        <v>26655</v>
+        <v>26809</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1194</v>
+        <v>1206</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>1195</v>
+        <v>1207</v>
       </c>
       <c r="D489" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G489" s="0">
-        <v>108.13</v>
+        <v>209.95</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>1196</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="0">
-        <v>26661</v>
+        <v>26810</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>1197</v>
+        <v>1209</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1198</v>
+        <v>1210</v>
       </c>
       <c r="D490" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G490" s="0">
-        <v>113.2</v>
+        <v>278.12</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>1199</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="0">
-        <v>26662</v>
+        <v>26817</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1200</v>
+        <v>1212</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1201</v>
+        <v>1213</v>
       </c>
       <c r="D491" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E491" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G491" s="0">
-        <v>85.65000000000001</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>1202</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="0">
-        <v>26664</v>
+        <v>26818</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1203</v>
+        <v>1215</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1204</v>
+        <v>1216</v>
       </c>
       <c r="D492" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G492" s="0">
-        <v>12.68</v>
+        <v>106.12</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1205</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="0">
-        <v>26675</v>
+        <v>26819</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1206</v>
+        <v>1218</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>436</v>
+        <v>9</v>
       </c>
       <c r="E493" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G493" s="0">
-        <v>42.26</v>
+        <v>191.48</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>1208</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="0">
-        <v>26676</v>
+        <v>26823</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1209</v>
+        <v>1221</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1210</v>
+        <v>1222</v>
       </c>
       <c r="D494" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G494" s="0">
-        <v>114.44</v>
+        <v>10.31</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>1211</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="0">
-        <v>26699</v>
+        <v>26824</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1212</v>
+        <v>1224</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1213</v>
+        <v>1225</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="E495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G495" s="0">
-        <v>11.44</v>
+        <v>7.33</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>1214</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="0">
-        <v>26701</v>
+        <v>26829</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1215</v>
+        <v>1227</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1216</v>
+        <v>1228</v>
       </c>
       <c r="D496" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G496" s="0">
-        <v>18.5</v>
+        <v>11.44</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>1217</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="0">
-        <v>26701</v>
+        <v>26825</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1218</v>
+        <v>1230</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
       <c r="D497" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E497" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G497" s="0">
-        <v>18.5</v>
+        <v>7.81</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>1217</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="0">
-        <v>26702</v>
+        <v>26825</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1219</v>
+        <v>1233</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="D498" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E498" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G498" s="0">
-        <v>11.17</v>
+        <v>7.81</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>1221</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="0">
-        <v>26702</v>
+        <v>26831</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1222</v>
+        <v>1234</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1220</v>
+        <v>1235</v>
       </c>
       <c r="D499" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E499" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G499" s="0">
-        <v>11.17</v>
+        <v>16.22</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>1221</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="0">
-        <v>26771</v>
+        <v>26863</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>1223</v>
+        <v>1237</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1224</v>
+        <v>1238</v>
       </c>
       <c r="D500" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G500" s="0">
-        <v>26.9</v>
+        <v>7.47</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>1225</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="0">
-        <v>26757</v>
+        <v>26862</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>1226</v>
+        <v>1240</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1227</v>
+        <v>1241</v>
       </c>
       <c r="D501" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G501" s="0">
-        <v>7.62</v>
+        <v>9.73</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>1228</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="0">
-        <v>26758</v>
+        <v>26865</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1229</v>
+        <v>1243</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1230</v>
+        <v>1244</v>
       </c>
       <c r="D502" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G502" s="0">
-        <v>9.199999999999999</v>
+        <v>10.34</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>1231</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="0">
-        <v>26761</v>
+        <v>26867</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1232</v>
+        <v>1246</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1233</v>
+        <v>1247</v>
       </c>
       <c r="D503" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G503" s="0">
-        <v>36.85</v>
+        <v>168.38</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1234</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="0">
-        <v>26772</v>
+        <v>26872</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1235</v>
+        <v>1249</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1236</v>
+        <v>1250</v>
       </c>
       <c r="D504" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E504" s="0" t="s">
-        <v>1237</v>
+        <v>10</v>
       </c>
       <c r="G504" s="0">
-        <v>87.17</v>
+        <v>15.13</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>1238</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="0">
-        <v>26781</v>
+        <v>26874</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1239</v>
+        <v>1252</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1240</v>
+        <v>1253</v>
       </c>
       <c r="D505" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E505" s="0" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="G505" s="0">
-        <v>63.85</v>
+        <v>39.7</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>1241</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="0">
-        <v>26782</v>
+        <v>26875</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1242</v>
+        <v>1255</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1243</v>
+        <v>1256</v>
       </c>
       <c r="D506" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E506" s="0" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="G506" s="0">
-        <v>84.31</v>
+        <v>12.98</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>1244</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="0">
-        <v>26783</v>
+        <v>26876</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1245</v>
+        <v>1258</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1246</v>
+        <v>1259</v>
       </c>
       <c r="D507" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E507" s="0" t="s">
-        <v>699</v>
+        <v>311</v>
       </c>
       <c r="G507" s="0">
-        <v>8.039999999999999</v>
+        <v>11.5</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>1247</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="0">
-        <v>26784</v>
+        <v>26889</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1248</v>
+        <v>1261</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1249</v>
+        <v>1262</v>
       </c>
       <c r="D508" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E508" s="0" t="s">
-        <v>699</v>
+        <v>1110</v>
       </c>
       <c r="G508" s="0">
-        <v>8.619999999999999</v>
+        <v>13.09</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>1250</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="0">
-        <v>26788</v>
+        <v>26888</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1251</v>
+        <v>1264</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1252</v>
+        <v>1265</v>
       </c>
       <c r="D509" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E509" s="0" t="s">
-        <v>10</v>
+        <v>1110</v>
       </c>
       <c r="G509" s="0">
-        <v>23.28</v>
+        <v>19.67</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>1253</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="0">
-        <v>26789</v>
+        <v>26900</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1254</v>
+        <v>1267</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1255</v>
+        <v>1268</v>
       </c>
       <c r="D510" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E510" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G510" s="0">
-        <v>12.75</v>
+        <v>22.52</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>1256</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="0">
-        <v>26789</v>
+        <v>26894</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1257</v>
+        <v>1270</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>1255</v>
+        <v>1271</v>
       </c>
       <c r="D511" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E511" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G511" s="0">
-        <v>12.75</v>
+        <v>137</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>1256</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="0">
-        <v>26793</v>
+        <v>26901</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1258</v>
+        <v>1273</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1259</v>
+        <v>1274</v>
       </c>
       <c r="D512" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E512" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G512" s="0">
-        <v>111.37</v>
+        <v>23.37</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>1260</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="0">
-        <v>26802</v>
+        <v>26902</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1261</v>
+        <v>1276</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1262</v>
+        <v>1277</v>
       </c>
       <c r="D513" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E513" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G513" s="0">
-        <v>11.23</v>
+        <v>33.78</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>1263</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="0">
-        <v>26803</v>
+        <v>26903</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1264</v>
+        <v>1279</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
       <c r="D514" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E514" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G514" s="0">
-        <v>23.79</v>
+        <v>50.67</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="0">
-        <v>26804</v>
+        <v>26895</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
       <c r="D515" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E515" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G515" s="0">
-        <v>6.5</v>
+        <v>264.63</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>1269</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="0">
-        <v>26805</v>
+        <v>26896</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1270</v>
+        <v>1285</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1271</v>
+        <v>1286</v>
       </c>
       <c r="D516" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E516" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G516" s="0">
-        <v>20.55</v>
+        <v>185.8</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>1272</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="0">
-        <v>26806</v>
+        <v>26899</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1274</v>
+        <v>1289</v>
       </c>
       <c r="D517" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E517" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G517" s="0">
-        <v>18.02</v>
+        <v>106.98</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>1275</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="0">
-        <v>26807</v>
+        <v>26906</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1276</v>
+        <v>1291</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1277</v>
+        <v>1292</v>
       </c>
       <c r="D518" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E518" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G518" s="0">
-        <v>25.62</v>
+        <v>15.09</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>1278</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="0">
-        <v>26809</v>
+        <v>26906</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1279</v>
+        <v>1295</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="D519" s="0" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
       <c r="E519" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G519" s="0">
-        <v>209.95</v>
+        <v>15.09</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>1281</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="0">
-        <v>26810</v>
+        <v>26907</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1283</v>
+        <v>1297</v>
       </c>
       <c r="D520" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E520" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G520" s="0">
-        <v>278.12</v>
+        <v>21.71</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>1284</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="0">
-        <v>26817</v>
+        <v>26907</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1285</v>
+        <v>1299</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="D521" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E521" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G521" s="0">
-        <v>97.31999999999999</v>
+        <v>21.71</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="0">
-        <v>26818</v>
+        <v>26908</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1288</v>
+        <v>1300</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
       <c r="D522" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E522" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G522" s="0">
-        <v>106.12</v>
+        <v>22.35</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="0">
-        <v>26819</v>
+        <v>26908</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="D523" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E523" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G523" s="0">
-        <v>191.48</v>
+        <v>22.35</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="0">
-        <v>26823</v>
+        <v>26908</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1294</v>
+        <v>1304</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="D524" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E524" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G524" s="0">
-        <v>10.31</v>
+        <v>22.35</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="0">
-        <v>26824</v>
+        <v>26909</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
       <c r="D525" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E525" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G525" s="0">
-        <v>7.33</v>
+        <v>26.49</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="0">
-        <v>26829</v>
+        <v>26909</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="D526" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E526" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G526" s="0">
-        <v>11.44</v>
+        <v>26.49</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="0">
-        <v>26830</v>
+        <v>26909</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="D527" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E527" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G527" s="0">
-        <v>36.46</v>
+        <v>26.49</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="0">
-        <v>26831</v>
+        <v>26910</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="D528" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E528" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G528" s="0">
-        <v>16.22</v>
+        <v>18.22</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="0">
-        <v>26863</v>
+        <v>26910</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D529" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E529" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G529" s="0">
-        <v>7.47</v>
+        <v>18.22</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="0">
-        <v>26862</v>
+        <v>26911</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="D530" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E530" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G530" s="0">
-        <v>9.73</v>
+        <v>85.09</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="0">
-        <v>26865</v>
+        <v>26912</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="D531" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E531" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G531" s="0">
-        <v>10.34</v>
+        <v>94.55</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="0">
-        <v>26867</v>
+        <v>26913</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="D532" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E532" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G532" s="0">
-        <v>168.38</v>
+        <v>153.69</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="0">
-        <v>26872</v>
+        <v>26914</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="D533" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E533" s="0" t="s">
-        <v>10</v>
+        <v>1293</v>
       </c>
       <c r="G533" s="0">
-        <v>15.13</v>
+        <v>204.7</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="0">
-        <v>26874</v>
+        <v>26915</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D534" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E534" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G534" s="0">
-        <v>39.7</v>
+        <v>278.89</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="0">
-        <v>26875</v>
+        <v>26916</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="D535" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E535" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G535" s="0">
-        <v>12.98</v>
+        <v>45.43</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="0">
-        <v>26876</v>
+        <v>26917</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="D536" s="0" t="s">
-        <v>9</v>
+        <v>1334</v>
       </c>
       <c r="E536" s="0" t="s">
-        <v>319</v>
+        <v>1293</v>
       </c>
       <c r="G536" s="0">
-        <v>11.5</v>
+        <v>46.73</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="0">
-        <v>26884</v>
+        <v>26917</v>
       </c>
       <c r="B537" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C537" s="0" t="s">
         <v>1333</v>
       </c>
-      <c r="C537" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D537" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E537" s="0" t="s">
-        <v>1163</v>
+        <v>1293</v>
       </c>
       <c r="G537" s="0">
-        <v>36.34</v>
+        <v>46.73</v>
       </c>
       <c r="H537" s="0" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="0">
-        <v>26889</v>
+        <v>26917</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1337</v>
+        <v>1333</v>
       </c>
       <c r="D538" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E538" s="0" t="s">
-        <v>1170</v>
+        <v>1293</v>
       </c>
       <c r="G538" s="0">
-        <v>13.09</v>
+        <v>46.73</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="0">
-        <v>26888</v>
+        <v>26918</v>
       </c>
       <c r="B539" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C539" s="0" t="s">
         <v>1339</v>
       </c>
-      <c r="C539" s="0" t="s">
+      <c r="D539" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E539" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G539" s="0">
+        <v>133.24</v>
+      </c>
+      <c r="H539" s="0" t="s">
         <v>1340</v>
-      </c>
-[...10 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="0">
-        <v>26900</v>
+        <v>26918</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
       <c r="D540" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E540" s="0" t="s">
-        <v>1143</v>
+        <v>1293</v>
       </c>
       <c r="G540" s="0">
-        <v>22.52</v>
+        <v>133.24</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>1344</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="0">
-        <v>26894</v>
+        <v>26918</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1346</v>
+        <v>1339</v>
       </c>
       <c r="D541" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E541" s="0" t="s">
-        <v>1143</v>
+        <v>1293</v>
       </c>
       <c r="G541" s="0">
-        <v>149.21</v>
+        <v>133.24</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="0">
-        <v>26901</v>
+        <v>26920</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>1349</v>
+        <v>1344</v>
       </c>
       <c r="D542" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E542" s="0" t="s">
-        <v>1143</v>
+        <v>1293</v>
       </c>
       <c r="G542" s="0">
-        <v>23.37</v>
+        <v>23.95</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="0">
-        <v>26902</v>
+        <v>26921</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="D543" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E543" s="0" t="s">
-        <v>1143</v>
+        <v>311</v>
       </c>
       <c r="G543" s="0">
-        <v>33.78</v>
+        <v>89.88</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>1353</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="0">
-        <v>26903</v>
+        <v>29943</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="D544" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E544" s="0" t="s">
-        <v>1143</v>
+        <v>23</v>
       </c>
       <c r="G544" s="0">
-        <v>50.67</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="0">
-        <v>26895</v>
+        <v>29942</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
       <c r="D545" s="0" t="s">
-        <v>9</v>
+        <v>762</v>
       </c>
       <c r="E545" s="0" t="s">
-        <v>1143</v>
+        <v>10</v>
       </c>
       <c r="G545" s="0">
-        <v>264.63</v>
+        <v>45.95</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="0">
-        <v>26896</v>
+        <v>29945</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1360</v>
+        <v>1355</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="D546" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E546" s="0" t="s">
-        <v>1143</v>
+        <v>10</v>
       </c>
       <c r="G546" s="0">
-        <v>185.8</v>
+        <v>235.78</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="0">
-        <v>26899</v>
+        <v>29946</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
       <c r="D547" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E547" s="0" t="s">
-        <v>1143</v>
+        <v>10</v>
       </c>
       <c r="G547" s="0">
-        <v>106.98</v>
+        <v>140.42</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="0">
-        <v>26906</v>
+        <v>29947</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1366</v>
+        <v>1361</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>1367</v>
+        <v>1362</v>
       </c>
       <c r="D548" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E548" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G548" s="0">
-        <v>15.09</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="0">
-        <v>26906</v>
+        <v>29948</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1367</v>
+        <v>1365</v>
       </c>
       <c r="D549" s="0" t="s">
-        <v>354</v>
+        <v>9</v>
       </c>
       <c r="E549" s="0" t="s">
-        <v>1368</v>
+        <v>1090</v>
       </c>
       <c r="G549" s="0">
-        <v>15.09</v>
+        <v>105</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>1369</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="0">
-        <v>26907</v>
+        <v>11614</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1371</v>
+        <v>1367</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1372</v>
+        <v>1368</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E550" s="0" t="s">
-        <v>1368</v>
+        <v>145</v>
       </c>
       <c r="G550" s="0">
-        <v>21.71</v>
+        <v>3.75</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>1373</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="0">
-        <v>26907</v>
+        <v>26283</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1374</v>
+        <v>1370</v>
       </c>
       <c r="C551" s="0" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D551" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E551" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G551" s="0">
+        <v>3.15</v>
+      </c>
+      <c r="H551" s="0" t="s">
         <v>1372</v>
-      </c>
-[...10 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="0">
-        <v>26908</v>
+        <v>26572</v>
       </c>
       <c r="B552" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C552" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D552" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E552" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G552" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="H552" s="0" t="s">
         <v>1375</v>
-      </c>
-[...13 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="0">
-        <v>26908</v>
+        <v>26930</v>
       </c>
       <c r="B553" s="0" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C553" s="0" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D553" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E553" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G553" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="H553" s="0" t="s">
         <v>1378</v>
-      </c>
-[...13 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="0">
-        <v>26908</v>
+        <v>15354</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>1379</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="D554" s="0" t="s">
-        <v>45</v>
+        <v>1381</v>
       </c>
       <c r="E554" s="0" t="s">
-        <v>1368</v>
+        <v>194</v>
       </c>
       <c r="G554" s="0">
-        <v>22.35</v>
+        <v>2.6</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="0">
-        <v>26909</v>
+        <v>15373</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="D555" s="0" t="s">
-        <v>9</v>
+        <v>126</v>
       </c>
       <c r="E555" s="0" t="s">
-        <v>1368</v>
+        <v>194</v>
       </c>
       <c r="G555" s="0">
-        <v>26.49</v>
+        <v>3.92</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="0">
-        <v>26909</v>
+        <v>15374</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="D556" s="0" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="E556" s="0" t="s">
-        <v>1368</v>
+        <v>145</v>
       </c>
       <c r="G556" s="0">
-        <v>26.49</v>
+        <v>1.74</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="0">
-        <v>26909</v>
+        <v>16235</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
       <c r="D557" s="0" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="E557" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G557" s="0">
-        <v>26.49</v>
+        <v>1.55</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="0">
-        <v>26910</v>
+        <v>16407</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="D558" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E558" s="0" t="s">
-        <v>1368</v>
+        <v>1394</v>
       </c>
       <c r="G558" s="0">
-        <v>18.22</v>
+        <v>1.35</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="0">
-        <v>26910</v>
+        <v>16408</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1386</v>
+        <v>1397</v>
       </c>
       <c r="D559" s="0" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="E559" s="0" t="s">
-        <v>1368</v>
+        <v>1394</v>
       </c>
       <c r="G559" s="0">
-        <v>18.22</v>
+        <v>1.52</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>1387</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="0">
-        <v>26911</v>
+        <v>16409</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>1390</v>
+        <v>1400</v>
       </c>
       <c r="D560" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E560" s="0" t="s">
-        <v>1368</v>
+        <v>1394</v>
       </c>
       <c r="G560" s="0">
-        <v>85.09</v>
+        <v>1.68</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>1391</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="0">
-        <v>26912</v>
+        <v>16716</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1392</v>
+        <v>1402</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>1393</v>
+        <v>1403</v>
       </c>
       <c r="D561" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E561" s="0" t="s">
-        <v>1368</v>
+        <v>1394</v>
       </c>
       <c r="G561" s="0">
-        <v>94.55</v>
+        <v>2.63</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>1394</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="0">
-        <v>26913</v>
+        <v>16803</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1395</v>
+        <v>1405</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1396</v>
+        <v>1406</v>
       </c>
       <c r="D562" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E562" s="0" t="s">
-        <v>1368</v>
+        <v>23</v>
       </c>
       <c r="G562" s="0">
-        <v>153.69</v>
+        <v>1.77</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>1397</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="0">
-        <v>26914</v>
+        <v>16806</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1398</v>
+        <v>1408</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>1399</v>
+        <v>1409</v>
       </c>
       <c r="D563" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E563" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G563" s="0">
-        <v>204.7</v>
+        <v>2.55</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>1400</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="0">
-        <v>26915</v>
+        <v>16897</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1402</v>
+        <v>1412</v>
       </c>
       <c r="D564" s="0" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
       <c r="E564" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G564" s="0">
-        <v>278.89</v>
+        <v>0.98</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>1403</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="0">
-        <v>26916</v>
+        <v>16897</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="D565" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E565" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G565" s="0">
-        <v>45.43</v>
+        <v>0.98</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="0">
-        <v>26917</v>
+        <v>16898</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1407</v>
+        <v>1415</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1408</v>
+        <v>1416</v>
       </c>
       <c r="D566" s="0" t="s">
-        <v>1409</v>
+        <v>9</v>
       </c>
       <c r="E566" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G566" s="0">
-        <v>46.73</v>
+        <v>1.35</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="0">
-        <v>26917</v>
+        <v>16898</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>1408</v>
+        <v>1416</v>
       </c>
       <c r="D567" s="0" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="E567" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G567" s="0">
-        <v>46.73</v>
+        <v>1.35</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="0">
-        <v>26917</v>
+        <v>16899</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>1408</v>
+        <v>1420</v>
       </c>
       <c r="D568" s="0" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="E568" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G568" s="0">
-        <v>46.73</v>
+        <v>2.96</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="0">
-        <v>26918</v>
+        <v>16900</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
       <c r="D569" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E569" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G569" s="0">
-        <v>133.24</v>
+        <v>2.06</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="0">
-        <v>26918</v>
+        <v>16900</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
       <c r="D570" s="0" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="E570" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G570" s="0">
-        <v>133.24</v>
+        <v>2.06</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="0">
-        <v>26918</v>
+        <v>16991</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="D571" s="0" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E571" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G571" s="0">
-        <v>133.24</v>
+        <v>2.3</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>1415</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="0">
-        <v>26919</v>
+        <v>16992</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1418</v>
+        <v>1429</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1419</v>
+        <v>1430</v>
       </c>
       <c r="D572" s="0" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="E572" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G572" s="0">
-        <v>20.69</v>
+        <v>0.65</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>1420</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="0">
-        <v>26920</v>
+        <v>16993</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1421</v>
+        <v>1432</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>1422</v>
+        <v>1433</v>
       </c>
       <c r="D573" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="0" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="G573" s="0">
-        <v>23.95</v>
+        <v>1.06</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>1423</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="0">
-        <v>26921</v>
+        <v>16993</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1424</v>
+        <v>1435</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="D574" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E574" s="0" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="G574" s="0">
-        <v>89.88</v>
+        <v>1.06</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>1426</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="0">
-        <v>26934</v>
+        <v>16994</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="D575" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E575" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G575" s="0">
-        <v>29.42</v>
+        <v>2.22</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="0">
-        <v>29937</v>
+        <v>16994</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="D576" s="0" t="s">
-        <v>1057</v>
+        <v>36</v>
       </c>
       <c r="E576" s="0" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
       <c r="G576" s="0">
-        <v>8.949999999999999</v>
+        <v>2.22</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="0">
-        <v>11614</v>
+        <v>16995</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="D577" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E577" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G577" s="0">
-        <v>3.75</v>
+        <v>1.93</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="0">
-        <v>26221</v>
+        <v>16995</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="D578" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E578" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G578" s="0">
-        <v>3.93</v>
+        <v>1.93</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="0">
-        <v>26283</v>
+        <v>19093</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="D579" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E579" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G579" s="0">
-        <v>3.15</v>
+        <v>1.93</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="0">
-        <v>26572</v>
+        <v>19094</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="D580" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E580" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G580" s="0">
-        <v>3.66</v>
+        <v>1.56</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="0">
-        <v>26930</v>
+        <v>19162</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="D581" s="0" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E581" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G581" s="0">
-        <v>4.15</v>
+        <v>1.6</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="0">
-        <v>15354</v>
+        <v>19163</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="D582" s="0" t="s">
-        <v>1450</v>
+        <v>9</v>
       </c>
       <c r="E582" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G582" s="0">
-        <v>2.6</v>
+        <v>0.97</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="0">
-        <v>15373</v>
+        <v>19166</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="D583" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="E583" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G583" s="0">
-        <v>3.92</v>
+        <v>1.4</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="0">
-        <v>15374</v>
+        <v>19167</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="D584" s="0" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E584" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G584" s="0">
-        <v>1.74</v>
+        <v>1.4</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="0">
-        <v>15501</v>
+        <v>19208</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="D585" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E585" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G585" s="0">
-        <v>1.74</v>
+        <v>1.07</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="0">
-        <v>16235</v>
+        <v>19210</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="D586" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E586" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G586" s="0">
-        <v>1.55</v>
+        <v>1.7</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="0">
-        <v>16407</v>
+        <v>19304</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="D587" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E587" s="0" t="s">
-        <v>1466</v>
+        <v>10</v>
       </c>
       <c r="G587" s="0">
-        <v>1.35</v>
+        <v>1.83</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="0">
-        <v>16408</v>
+        <v>19304</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>1469</v>
       </c>
       <c r="D588" s="0" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="E588" s="0" t="s">
-        <v>1466</v>
+        <v>10</v>
       </c>
       <c r="G588" s="0">
-        <v>1.52</v>
+        <v>1.83</v>
       </c>
       <c r="H588" s="0" t="s">
         <v>1470</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="0">
-        <v>16409</v>
+        <v>19305</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D589" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E589" s="0" t="s">
-        <v>1466</v>
+        <v>10</v>
       </c>
       <c r="G589" s="0">
-        <v>1.68</v>
+        <v>2.22</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="0">
-        <v>16716</v>
+        <v>19380</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D590" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E590" s="0" t="s">
-        <v>1466</v>
+        <v>10</v>
       </c>
       <c r="G590" s="0">
-        <v>2.63</v>
+        <v>1.46</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="0">
-        <v>16803</v>
+        <v>19381</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D591" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G591" s="0">
-        <v>1.77</v>
+        <v>2.31</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="0">
-        <v>16806</v>
+        <v>19382</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="D592" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G592" s="0">
-        <v>2.55</v>
+        <v>1.88</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="0">
-        <v>16897</v>
+        <v>19445</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D593" s="0" t="s">
-        <v>354</v>
+        <v>9</v>
       </c>
       <c r="E593" s="0" t="s">
-        <v>10</v>
+        <v>311</v>
       </c>
       <c r="G593" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="0">
-        <v>16897</v>
+        <v>26892</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
       <c r="D594" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E594" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G594" s="0">
-        <v>0.98</v>
+        <v>365.98</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="0">
-        <v>16898</v>
+        <v>26891</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="D595" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E595" s="0" t="s">
-        <v>10</v>
+        <v>1090</v>
       </c>
       <c r="G595" s="0">
-        <v>1.35</v>
+        <v>61.93</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>1489</v>
-[...32 lines deleted...]
-      <c r="C597" s="0" t="s">
         <v>1492</v>
-      </c>
-[...769 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">